--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\FSV 2025\3-Arbeitsgruppen\00-allgemein\02-Forschungshefte\Publikationen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Sitzungs-Kontrollen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D6BB647-B3F8-4D01-97FD-EAC1864C49B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E7EF87A-C527-4B09-9806-C30DE10101DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Projektliste" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Projektliste!$B$1:$F$819</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Projektliste!$B$1:$F$824</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Projektliste!$5:$6</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1830" uniqueCount="1633">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1845" uniqueCount="1643">
   <si>
     <t>Titel-Lang</t>
   </si>
   <si>
     <t>Herausgeber</t>
   </si>
   <si>
     <t>3D-Bike</t>
   </si>
   <si>
     <t>3D-Beschleunigungsmessung als Instrument zur Bewertung des Komforts, Evaluierung: Mensch-Fahrrad-Infrastruktur</t>
   </si>
   <si>
     <t>3D-Planung</t>
   </si>
   <si>
     <t>3-dimensionale Verkehrsinfrastrukturplanung und Berücksichtigung von fahrdynamischen Aspekten und menschlichen Faktoren</t>
   </si>
   <si>
     <t>ASFINAG</t>
   </si>
   <si>
     <t>48V BATTLIFE</t>
   </si>
   <si>
@@ -4924,51 +4924,81 @@
   <si>
     <t>ev.Al.luate</t>
   </si>
   <si>
     <t>ev.AI.luate – Evaluierung von KI-Methoden zur Schadensdetektion an Ingenieurbauwerken im Kontext von Bildqualität</t>
   </si>
   <si>
     <t>Dachboden</t>
   </si>
   <si>
     <t>DACHBODEN - Kompensation des Flächenverbrauches</t>
   </si>
   <si>
     <t>Salzwirkung im Boden – Auswirkungen von Streusalzimmissionen auf die Bodenfruchtbarkeit entlang von Hauptverkehrsstraßen</t>
   </si>
   <si>
     <t>Salz im Boden</t>
   </si>
   <si>
     <t>VERA</t>
   </si>
   <si>
     <t>Verlagerungspotenzial von Radverkehrsanlagen</t>
   </si>
   <si>
-    <t>Stand: 02.04.2025</t>
+    <t>DecarbFirst</t>
+  </si>
+  <si>
+    <t>Methoden zur CO2-Bilanzierung im Lebenszyklus von Infrastrukturbauwerken</t>
+  </si>
+  <si>
+    <t>KASSA.AST</t>
+  </si>
+  <si>
+    <t>Kooperative Automatisierte Shared Services an Autobahn-AnschlussSTellen</t>
+  </si>
+  <si>
+    <t>AFIV</t>
+  </si>
+  <si>
+    <t>Ausgleichsflächen bei Verkehrsinfrastrukturprojekte im Licht von Klima- und Landschaftswandel</t>
+  </si>
+  <si>
+    <t>INTRO</t>
+  </si>
+  <si>
+    <t>Integrierte Mobilitätsknoten</t>
+  </si>
+  <si>
+    <t>HeatTunnelPower </t>
+  </si>
+  <si>
+    <t>Heat Tunnel Power -Nachhaltige Energiegewinnung in der Tunnelinfrastruktur</t>
+  </si>
+  <si>
+    <t>Stand: 21.04.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -5047,51 +5077,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -5117,50 +5147,53 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
@@ -5306,57 +5339,57 @@
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>271</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>304800</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>274</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 38" descr="https://www2.ffg.at/verkehr/thumb.php?id=161&amp;width=150">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1524000" y="43815000"/>
           <a:ext cx="304800" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
@@ -5456,54 +5489,54 @@
         <a:xfrm>
           <a:off x="762000" y="70570725"/>
           <a:ext cx="304800" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabelle1" displayName="Tabelle1" ref="B6:F819" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
-[...2 lines deleted...]
-    <sortCondition ref="B6:B819"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabelle1" displayName="Tabelle1" ref="B6:F824" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
+  <autoFilter ref="B6:F824" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B7:F824">
+    <sortCondition ref="B6:B824"/>
   </sortState>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Projekt" dataDxfId="4"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Titel-Lang" dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Herausgeber" dataDxfId="2"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="VIF-Start" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="VIF-VÖ" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -5758,107 +5791,107 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1351&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1215&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=861&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1211&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1097&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1498&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=917&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1091&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1260&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1536&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=627&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=683&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1509&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=859&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1134&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=602&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1178&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1512&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1540&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1579&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1183&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1139&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=691&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1267&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1624&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=697&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=755&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=797&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1135&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1201&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1601&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1300&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1251&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=495&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=579&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290184" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=937&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1298&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1550&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1412&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=844&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1413&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=791&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1293&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791268" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=645&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=888&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1426&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1346&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1525&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1234&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=608&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=715&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=817&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290229" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=789&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=692&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1155&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1455&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=788&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=597&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1185&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1231&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=707&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1564&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=633&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1100&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=651&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1354&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1123&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1190&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1587&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=803&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1283&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1301&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=828&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1102&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=678&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1217&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1474&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1428&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1554&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1132&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=603&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1507&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1454&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1158&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1533&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=598&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=757&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=662&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1613&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1249&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=666&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=901&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1257&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1250&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1544&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=711&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1101&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=908&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=952&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290193" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1482&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1459&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=800&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1104&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1208&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1209&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=664&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=820&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1430&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3725909" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=950&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=821&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=607&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=626&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1555&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=609&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1334&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1473&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290242" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1214&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=852&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1161&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=892&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=939&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=907&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=669&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1558&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3900280" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1264&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1520&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1244&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=584&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1513&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=600&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1590&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=829&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1095&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=909&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1511&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1305&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=959&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1488&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1344&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1221&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1581&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1216&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1150&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=847&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=658&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=675&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1416&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4429533" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1470&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1205&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1440&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=883&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1612&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1435&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=594&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=698&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1496&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=676&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1092&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=680&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=886&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1168&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=782&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1599&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=819&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1258&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1280&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=809&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=663&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=567&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1517&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1438&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=775&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=689&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1472&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1247&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=578&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1256&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=631&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1546&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290227" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1349&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=890&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=673&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1478&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1119&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1197&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1417&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1093&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1538&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1529&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1330&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1129&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1125&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1448&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=555&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=585&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=933&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=556&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1110&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1589&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1265&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1213&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1232&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1179&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3900283" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=709&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=646&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1277&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1597&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1504&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1243&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=674&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=688&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791245" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1225&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=738&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1576&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=494&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1116&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1252&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=596&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1303&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=893&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=781&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1347&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1549&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791258" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4556870" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1500&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=618&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=657&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1229&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=744&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1133&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1539&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1559&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=947&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=655&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1338&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=887&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=679&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=812&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1117&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=780&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1255&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1516&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1614&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1469&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1151&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1130&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1297&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1489&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=605&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1219&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=839&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1195&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1524&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=811&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1505&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=591&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1600&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=577&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1437&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=874&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=721&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=774&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1547&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791261" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=946&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=572&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=730&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1471&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1275&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1514&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1304&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1336&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=672&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1107&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=778&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=684&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=927&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=801&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1572&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290215" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=777&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1212&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1276&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=705&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1325&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=771&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=783&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=814&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1532&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1408&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=742&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1467&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1439&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1233&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=815&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1122&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1167&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1527&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1606&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1242&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=611&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1248&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1164&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1286&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=568&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=868&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791247" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1340&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=570&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=728&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1510&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=806&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=652&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=769&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1274&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=799&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=826&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1528&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3112897" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1481&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1424&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=616&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1118&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1419&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1105&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1241&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1138&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1353&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1131&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1350&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=564&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=661&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=833&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1176&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1175&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1483&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1326&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1571&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1486&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=563&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1112&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=725&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3112901" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=766&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=956&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=653&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=963&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1140&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=795&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1333&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1127&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=640&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1463&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1561&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1453&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=818&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=845&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1444&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=638&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1562&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290203" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=575&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=593&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1094&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1497&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1324&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1542&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1149&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1096&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1292&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1263&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1557&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1339&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=694&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1230&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1222&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=808&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1177&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1628&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4091429" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1210&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=751&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=574&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=760&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=904&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=807&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=576&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=745&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1291&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=635&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1446&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=825&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=623&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=565&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1545&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1477&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=866&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=750&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1452&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1574&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290205" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1163&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=654&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=718&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=764&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1279&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1506&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1348&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=592&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1218&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1152&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=622&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=620&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1285&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1159&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1594&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/1382636" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=624&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=629&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1126&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1457&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=562&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=739&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1468&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4429532" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=723&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=712&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1180&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=911&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1499&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=729&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=668&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=660&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1466&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1526&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1592&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1462&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=612&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1237&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=876&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1420&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1144&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=794&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791269" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1449&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1137&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1169&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1535&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=840&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1271&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1172&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=873&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=582&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1465&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1552&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1622&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1494&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1508&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=560&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=727&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1153&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1299&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1443&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=842&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=708&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3725903" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=573&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1200&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=732&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1423&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=717&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1182&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1203&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=875&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1266&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1619&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1490&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1475&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1484&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=741&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290225" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=687&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=737&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1492&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=650&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1165&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=690&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=637&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1288&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=642&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=914&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=634&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1543&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1604&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=685&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=569&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=961&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1429&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1113&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=704&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1487&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1239&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1114&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4413336" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1427&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=636&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1142&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=595&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=793&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=649&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1436&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1207&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=695&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=743&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1537&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1627&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=492&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=796&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1302&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=798&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=802&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=604&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=601&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1431&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=659&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=733&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=805&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1445&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=726&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=681&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1476&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=851&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=964&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1523&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1240&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1563&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1630&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1224&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=837&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=747&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=824&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=632&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=767&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=586&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1121&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1120&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1464&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=857&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1337&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=670&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1246&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1553&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=848&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=754&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=581&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1343&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3112898" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=628&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1108&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=724&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1568&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1502&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=599&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1191&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=719&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4213286" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1342&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=786&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791239" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=753&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=758&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1341&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=559&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=706&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=639&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=902&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1415&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=784&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=606&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=749&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=587&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1111&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=746&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1407&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1296&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=736&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=554&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1503&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=617&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=792&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1278&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=838&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1154&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1451&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=785&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=713&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1421&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1548&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1518&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1259&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=686&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1531&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1327&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=615&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1447&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1626&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=722&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1269&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=903&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1223&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=810&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=841&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1534&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1584&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=787&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1410&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1522&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=932&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1567&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1220&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1289&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1099&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1227&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=816&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=884&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=843&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1128&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=862&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1253&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=665&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1235&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1254&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=625&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1145&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=714&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1565&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=871&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290236" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=882&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1157&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=610&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=765&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=735&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1458&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=773&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1115&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=720&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1425&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3726869" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1450&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=836&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1262&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=768&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1282&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1147&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1434&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1586&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=619&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=942&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1109&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=648&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=682&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=832&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1491&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1124&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=931&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1170&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1556&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1331&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=667&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1335&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4093180" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=731&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1272&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1098&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1578&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1238&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1409&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=960&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=656&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=671&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1202&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=762&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1541&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1156&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=571&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1456&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1308&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1620&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1433&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=834&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=583&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=716&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=846&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=915&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1495&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1485&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1515&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1204&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=813&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290239" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=557&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1418&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=955&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1480&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1146&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1352&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=849&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1261&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290211" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1329&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=693&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1160&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1162&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1580&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=493&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1173&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=699&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1226&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791280" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=701&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1106&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1143&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=561&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=944&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1328&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1551&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=696&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=566&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4091428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1228&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=872&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1245&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1422&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=804&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1141&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1501&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=734&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1602&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=823&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=580&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1236&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=643&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=589&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1583&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1171&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=710&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=588&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1442&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791265" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4213281" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=822&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1461&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1323&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1441&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1306&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1560&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1273&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=702&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1148&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=740&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1307&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=703&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=644&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1345&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=590&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1629&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1411&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=779&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=641&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1268&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=863&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=558&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1136&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=759&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=756&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=941&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1479&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=700&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1166&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1460&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=621&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1493&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=630&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1530&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1103&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1295&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1414&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=827&amp;lang=de&amp;browse=programm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1351&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1215&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290210" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=861&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1211&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1097&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1498&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=917&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1091&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1260&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1536&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=627&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=683&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1509&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=859&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1134&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=602&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1178&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1512&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1540&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1579&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1183&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1139&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=691&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1267&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1624&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=697&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=755&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=797&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1135&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1201&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1601&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1300&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1251&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=495&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=579&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290184" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=937&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1298&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1550&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1412&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=844&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1413&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=791&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1293&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791268" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=645&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=888&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1426&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1346&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1525&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1234&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=608&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=715&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=817&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290229" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4093175" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=789&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=692&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1155&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1455&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=788&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=597&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1185&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1231&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=707&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1564&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=633&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1100&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=651&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1354&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1123&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1190&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1587&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=803&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1283&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1301&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=828&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1102&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=678&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1217&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1474&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1428&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1554&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1132&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=603&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1507&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1454&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1158&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1533&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=598&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=757&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=662&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1613&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1249&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=666&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=901&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1257&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1250&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1544&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=711&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1101&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=908&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=952&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290193" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1482&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1459&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=800&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1104&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1208&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1209&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=664&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=820&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1430&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3725909" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=950&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=821&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=607&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=626&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1555&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=609&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1334&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1473&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290242" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1214&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=852&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1161&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=892&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=939&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=907&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=669&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1558&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3900280" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1264&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1520&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1244&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=584&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1513&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=600&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1590&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=829&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1095&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=909&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1511&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1305&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=959&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1488&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1344&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1221&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1581&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1216&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1150&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=847&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=658&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=675&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1416&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4429533" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1470&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1205&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1440&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=883&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1612&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1435&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=594&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=698&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1496&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=676&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1092&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=680&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=886&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1168&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=782&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1599&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=819&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1258&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1280&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=809&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=663&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=567&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1517&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1438&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=775&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=689&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1472&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1247&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=578&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1256&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=631&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1546&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290227" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1349&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=890&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=673&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1478&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1119&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1197&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1417&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1093&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1538&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1529&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1330&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1129&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1125&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1448&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=555&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=585&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=933&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=556&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1110&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1589&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1265&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1213&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1232&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1179&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3900283" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=709&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=646&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1277&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1597&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1504&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1243&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=674&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=688&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791245" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1225&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=738&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1576&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=494&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1116&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1252&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=596&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1303&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=893&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=781&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1347&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1549&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791258" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4556870" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1500&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=618&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=657&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1229&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=744&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1133&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1539&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1559&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=947&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=655&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1338&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=887&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=679&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=812&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1117&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=780&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1255&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1516&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1614&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1469&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1151&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1130&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1297&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1489&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=605&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1219&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=839&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1195&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1524&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=811&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1505&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=591&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1600&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=577&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1437&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=874&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=721&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=774&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1547&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791261" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=946&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=572&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=730&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1471&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1275&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1514&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1304&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1336&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=672&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1107&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=778&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=684&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=927&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=801&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1572&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290215" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=777&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1212&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1276&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=705&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1325&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=771&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=783&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=814&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1532&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1408&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=742&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1467&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1439&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1233&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=815&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1122&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1167&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1527&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1606&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4430667" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1242&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=611&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1248&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1164&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1286&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=568&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=868&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791247" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1340&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=570&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=728&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1510&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=806&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=652&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=769&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1274&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=799&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=826&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1528&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3112897" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1481&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1424&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=616&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1118&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1419&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1105&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1241&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1138&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1353&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1131&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1350&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=564&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=661&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=833&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1176&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1175&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1483&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1326&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1571&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1486&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=563&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1112&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=725&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3112901" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=766&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=956&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=653&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=963&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1140&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=795&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1333&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1127&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=640&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1463&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1561&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1453&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=818&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=845&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1444&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=638&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1562&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290203" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=575&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=593&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1094&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1497&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1324&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1542&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1149&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1096&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1292&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1263&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1557&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1339&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=694&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1230&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1222&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=808&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1177&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1628&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4091429" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1210&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=751&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=574&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=760&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=904&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=807&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=576&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=745&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1291&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=635&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1446&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=825&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=623&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=565&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1545&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1477&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=866&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=750&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1452&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1574&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290205" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1163&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=654&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=718&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=764&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1279&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1506&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1348&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=592&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1218&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1152&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=622&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=620&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1285&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1159&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1594&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/1382636" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=624&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=629&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1126&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1457&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=562&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=739&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1468&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4429532" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=723&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=712&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1180&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=911&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1499&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=729&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=668&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=660&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1466&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1526&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1592&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1462&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=612&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1237&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=876&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1420&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1144&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=794&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791269" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1449&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1137&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1169&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1535&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=840&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1271&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1172&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=873&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=582&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1465&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1552&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1622&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1494&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1508&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=560&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=727&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1153&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1299&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1443&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=842&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=708&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3725903" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=573&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1200&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=732&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1423&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=717&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1182&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1203&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=875&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1266&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1619&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1490&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1475&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1484&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=741&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290225" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=687&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=737&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1492&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=650&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1165&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=690&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=637&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1288&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=642&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=914&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=634&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1543&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1604&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=685&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=569&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=961&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1429&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1113&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=704&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1487&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1239&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1114&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4413336" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1427&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=636&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1142&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=595&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=793&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=649&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1436&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1207&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=695&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=743&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1537&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1627&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=492&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=796&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1302&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=798&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=802&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=604&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=601&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1431&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=659&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=733&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=805&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1445&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=726&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=681&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1476&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=851&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=964&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1523&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1240&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1563&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1630&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1224&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=837&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=747&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=824&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=632&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=767&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=586&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1121&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1120&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1464&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=857&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1337&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=670&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1246&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1553&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=848&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=754&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=581&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1343&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3112898" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=628&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1108&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=724&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1568&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1502&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=599&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1191&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=719&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4213286" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1342&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=786&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791239" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=753&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=758&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1341&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=559&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=706&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=639&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=902&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1415&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=784&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=606&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=749&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=587&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1111&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=746&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1407&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1296&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=736&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=554&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1503&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=617&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=792&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1278&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=838&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1154&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1451&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=785&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=713&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1421&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1548&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1518&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1259&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=686&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1531&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1327&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=615&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1447&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1626&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=722&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1269&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=903&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1223&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=810&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=841&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1534&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1584&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=787&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1410&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1522&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=932&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1567&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1220&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1289&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1099&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1227&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=816&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=884&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=843&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1128&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=862&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1253&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=665&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1235&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1254&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=625&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1145&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=714&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1565&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=871&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290236" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=882&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1157&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=610&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=765&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=735&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1458&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=773&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1115&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=720&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1425&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3726869" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1450&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=836&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1262&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=768&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1282&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1147&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1434&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1586&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=619&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=942&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1109&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=648&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=682&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=832&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1491&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1124&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=931&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1170&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1556&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1331&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=667&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1335&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4093180" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=731&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1272&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1098&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1578&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1238&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1409&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=960&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=656&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=671&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1202&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=762&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1541&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1156&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=571&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1456&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1308&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1620&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1433&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=834&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=583&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=716&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=846&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=915&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1495&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1485&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1515&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1204&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=813&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290239" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=557&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1418&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=955&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1480&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1146&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1352&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=849&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1261&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3290211" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1329&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=693&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1160&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1162&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1580&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=493&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1173&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=699&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1226&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791280" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=701&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1106&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1143&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=561&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=944&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1328&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1551&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=696&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=566&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4091428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1228&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=872&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1245&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1422&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=804&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1141&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1501&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=734&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1602&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=823&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=580&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1236&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=643&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=589&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1583&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1171&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=710&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=588&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1442&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/3791265" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekte.ffg.at/projekt/4213281" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=822&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1461&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1323&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1441&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1306&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1560&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1273&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=702&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1148&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=740&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1307&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=703&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=644&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1345&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=590&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1629&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1411&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=779&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=641&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1268&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=863&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=558&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1136&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=759&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=756&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=941&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1479&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=700&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1166&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1460&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=621&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1493&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=630&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1530&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1103&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1295&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=1414&amp;lang=de&amp;browse=programm" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ffg.at/verkehr/projekte.php?id=827&amp;lang=de&amp;browse=programm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J893"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:C2"/>
+    <sheetView tabSelected="1" topLeftCell="A819" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="2"/>
     <col min="2" max="2" width="25.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="72.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="16.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="2"/>
     <col min="8" max="8" width="27.5703125" style="8" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="25"/>
-      <c r="C1" s="25"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B2" s="26"/>
-      <c r="C2" s="26"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
       <c r="D2" s="4"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="27"/>
-      <c r="C3" s="27"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
       <c r="D3" s="4"/>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="27"/>
-      <c r="C4" s="27"/>
+      <c r="B4" s="28"/>
+      <c r="C4" s="28"/>
       <c r="D4" s="4"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B5" s="25" t="s">
-[...3 lines deleted...]
-      <c r="D5" s="24" t="s">
+      <c r="B5" s="26" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C5" s="26"/>
+      <c r="D5" s="25" t="s">
         <v>1584</v>
       </c>
-      <c r="E5" s="24"/>
-      <c r="F5" s="24"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B6" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>1400</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>1399</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>1</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>1361</v>
       </c>
@@ -6130,14445 +6163,14535 @@
       <c r="E22" s="13"/>
       <c r="F22" s="12"/>
       <c r="H22"/>
       <c r="J22" s="6"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <v>17</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="12"/>
       <c r="E23" s="13"/>
       <c r="F23" s="12"/>
       <c r="H23"/>
       <c r="J23" s="6"/>
     </row>
     <row r="24" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <v>18</v>
       </c>
-      <c r="B24" s="14" t="s">
-        <v>1596</v>
+      <c r="B24" s="19" t="s">
+        <v>1636</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>1595</v>
+        <v>1637</v>
       </c>
       <c r="D24" s="12" t="s">
-        <v>23</v>
+        <v>1540</v>
       </c>
       <c r="E24" s="13">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="F24" s="12">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="H24"/>
       <c r="J24" s="6"/>
     </row>
     <row r="25" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <v>19</v>
       </c>
       <c r="B25" s="14" t="s">
-        <v>28</v>
+        <v>1596</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      <c r="F25" s="12"/>
+        <v>1595</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" s="13">
+        <v>2020</v>
+      </c>
+      <c r="F25" s="12">
+        <v>2022</v>
+      </c>
       <c r="H25"/>
       <c r="J25" s="6"/>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <v>20</v>
       </c>
       <c r="B26" s="14" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D26" s="12"/>
       <c r="E26" s="13"/>
       <c r="F26" s="12"/>
       <c r="H26"/>
       <c r="J26" s="6"/>
     </row>
-    <row r="27" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <v>21</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D27" s="12"/>
       <c r="E27" s="13"/>
       <c r="F27" s="12"/>
       <c r="H27"/>
       <c r="J27" s="6"/>
     </row>
-    <row r="28" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <v>22</v>
       </c>
       <c r="B28" s="14" t="s">
-        <v>1542</v>
+        <v>32</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="D28" s="12"/>
       <c r="E28" s="13"/>
-      <c r="F28" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F28" s="12"/>
       <c r="H28" s="7"/>
       <c r="J28" s="6"/>
     </row>
     <row r="29" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <v>23</v>
       </c>
       <c r="B29" s="14" t="s">
-        <v>35</v>
+        <v>1542</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D29" s="12"/>
+        <v>34</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>1541</v>
+      </c>
       <c r="E29" s="13"/>
-      <c r="F29" s="12"/>
+      <c r="F29" s="12">
+        <v>2018</v>
+      </c>
       <c r="H29" s="7"/>
       <c r="J29" s="6"/>
     </row>
     <row r="30" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
         <v>24</v>
       </c>
       <c r="B30" s="14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>38</v>
-[...9 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D30" s="12"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="12"/>
       <c r="H30" s="7"/>
       <c r="J30" s="6"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
         <v>25</v>
       </c>
       <c r="B31" s="14" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      <c r="F31" s="12"/>
+        <v>38</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F31" s="12">
+        <v>2017</v>
+      </c>
       <c r="H31" s="7"/>
       <c r="J31" s="6"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
         <v>26</v>
       </c>
-      <c r="B32" s="15" t="s">
-        <v>1404</v>
+      <c r="B32" s="14" t="s">
+        <v>40</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>1448</v>
+        <v>41</v>
       </c>
       <c r="D32" s="12"/>
       <c r="E32" s="13"/>
       <c r="F32" s="12"/>
       <c r="H32" s="7"/>
       <c r="J32" s="6"/>
     </row>
-    <row r="33" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
         <v>27</v>
       </c>
-      <c r="B33" s="14" t="s">
-        <v>42</v>
+      <c r="B33" s="15" t="s">
+        <v>1404</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>43</v>
-[...9 lines deleted...]
-      </c>
+        <v>1448</v>
+      </c>
+      <c r="D33" s="12"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="12"/>
       <c r="H33" s="7"/>
       <c r="J33" s="6"/>
     </row>
     <row r="34" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
         <v>28</v>
       </c>
       <c r="B34" s="14" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      <c r="F34" s="12"/>
+        <v>43</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F34" s="12">
+        <v>2019</v>
+      </c>
       <c r="H34" s="7"/>
       <c r="J34" s="6"/>
     </row>
     <row r="35" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
         <v>29</v>
       </c>
       <c r="B35" s="14" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>47</v>
-[...9 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="D35" s="12"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="12"/>
       <c r="H35" s="7"/>
       <c r="J35" s="6"/>
     </row>
     <row r="36" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
         <v>30</v>
       </c>
-      <c r="B36" s="15" t="s">
-        <v>1405</v>
+      <c r="B36" s="14" t="s">
+        <v>46</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>1449</v>
-[...3 lines deleted...]
-      <c r="F36" s="12"/>
+        <v>47</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E36" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F36" s="12">
+        <v>2018</v>
+      </c>
       <c r="H36" s="7"/>
       <c r="J36" s="6"/>
     </row>
     <row r="37" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
         <v>31</v>
       </c>
       <c r="B37" s="15" t="s">
-        <v>1493</v>
-[...12 lines deleted...]
-      </c>
+        <v>1405</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D37" s="12"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="12"/>
       <c r="H37" s="7"/>
       <c r="J37" s="6"/>
     </row>
     <row r="38" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <v>32</v>
       </c>
-      <c r="B38" s="14" t="s">
-[...7 lines deleted...]
-      <c r="F38" s="12"/>
+      <c r="B38" s="15" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C38" s="18" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" s="13">
+        <v>2017</v>
+      </c>
+      <c r="F38" s="12">
+        <v>2020</v>
+      </c>
       <c r="H38" s="7"/>
       <c r="J38" s="6"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
         <v>33</v>
       </c>
       <c r="B39" s="14" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>51</v>
-[...9 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="D39" s="12"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="12"/>
       <c r="H39" s="7"/>
       <c r="J39" s="6"/>
     </row>
-    <row r="40" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
         <v>34</v>
       </c>
       <c r="B40" s="14" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E40" s="13">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="F40" s="12">
         <v>2016</v>
       </c>
       <c r="H40" s="7"/>
       <c r="J40" s="6"/>
     </row>
     <row r="41" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
         <v>35</v>
       </c>
       <c r="B41" s="14" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="F41" s="12"/>
+        <v>53</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E41" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F41" s="12">
+        <v>2016</v>
+      </c>
       <c r="H41" s="7"/>
       <c r="J41" s="6"/>
     </row>
     <row r="42" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
         <v>36</v>
       </c>
       <c r="B42" s="14" t="s">
-        <v>1363</v>
+        <v>54</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>1364</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="D42" s="12"/>
       <c r="E42" s="13"/>
-      <c r="F42" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F42" s="12"/>
       <c r="H42" s="7"/>
       <c r="J42" s="6"/>
     </row>
     <row r="43" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
         <v>37</v>
       </c>
       <c r="B43" s="14" t="s">
-        <v>1543</v>
+        <v>1363</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>1544</v>
+        <v>1364</v>
       </c>
       <c r="D43" s="12" t="s">
-        <v>1540</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E43" s="13"/>
       <c r="F43" s="12">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="H43"/>
       <c r="J43" s="6"/>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
         <v>38</v>
       </c>
       <c r="B44" s="14" t="s">
-        <v>56</v>
+        <v>1543</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      <c r="F44" s="12"/>
+        <v>1544</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E44" s="13">
+        <v>2018</v>
+      </c>
+      <c r="F44" s="12">
+        <v>2021</v>
+      </c>
       <c r="H44"/>
       <c r="J44" s="6"/>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" s="2">
         <v>39</v>
       </c>
       <c r="B45" s="14" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D45" s="12"/>
       <c r="E45" s="13"/>
       <c r="F45" s="12"/>
       <c r="H45"/>
       <c r="J45" s="6"/>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A46" s="2">
         <v>40</v>
       </c>
-      <c r="B46" s="15" t="s">
-        <v>1406</v>
+      <c r="B46" s="14" t="s">
+        <v>58</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>1450</v>
+        <v>59</v>
       </c>
       <c r="D46" s="12"/>
       <c r="E46" s="13"/>
       <c r="F46" s="12"/>
       <c r="H46"/>
       <c r="J46" s="6"/>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
         <v>41</v>
       </c>
-      <c r="B47" s="14" t="s">
-        <v>60</v>
+      <c r="B47" s="15" t="s">
+        <v>1406</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>61</v>
+        <v>1450</v>
       </c>
       <c r="D47" s="12"/>
       <c r="E47" s="13"/>
       <c r="F47" s="12"/>
       <c r="H47"/>
       <c r="J47" s="6"/>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" s="2">
         <v>42</v>
       </c>
       <c r="B48" s="14" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D48" s="12"/>
       <c r="E48" s="13"/>
       <c r="F48" s="12"/>
       <c r="H48"/>
       <c r="J48" s="6"/>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A49" s="2">
         <v>43</v>
       </c>
       <c r="B49" s="14" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C49" s="9" t="s">
-        <v>65</v>
-[...9 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="D49" s="12"/>
+      <c r="E49" s="13"/>
+      <c r="F49" s="12"/>
       <c r="H49"/>
       <c r="J49" s="6"/>
     </row>
-    <row r="50" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A50" s="2">
         <v>44</v>
       </c>
       <c r="B50" s="14" t="s">
-        <v>1365</v>
+        <v>64</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>1366</v>
+        <v>65</v>
       </c>
       <c r="D50" s="12" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="E50" s="13"/>
+        <v>6</v>
+      </c>
+      <c r="E50" s="13">
+        <v>2014</v>
+      </c>
       <c r="F50" s="12">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="H50"/>
       <c r="J50" s="6"/>
     </row>
     <row r="51" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="2">
         <v>45</v>
       </c>
       <c r="B51" s="14" t="s">
-        <v>66</v>
+        <v>1365</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D51" s="12"/>
+        <v>1366</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>23</v>
+      </c>
       <c r="E51" s="13"/>
-      <c r="F51" s="12"/>
+      <c r="F51" s="12">
+        <v>2020</v>
+      </c>
       <c r="H51"/>
       <c r="J51" s="6"/>
     </row>
     <row r="52" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="2">
         <v>46</v>
       </c>
       <c r="B52" s="14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>69</v>
-[...9 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="D52" s="12"/>
+      <c r="E52" s="13"/>
+      <c r="F52" s="12"/>
       <c r="H52"/>
       <c r="J52" s="6"/>
     </row>
     <row r="53" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="2">
         <v>47</v>
       </c>
-      <c r="B53" s="15" t="s">
-[...7 lines deleted...]
-      <c r="F53" s="12"/>
+      <c r="B53" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D53" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E53" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F53" s="12">
+        <v>2015</v>
+      </c>
       <c r="H53"/>
       <c r="J53" s="6"/>
     </row>
     <row r="54" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="2">
         <v>48</v>
       </c>
-      <c r="B54" s="14" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="B54" s="15" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C54" s="18" t="s">
+        <v>1510</v>
       </c>
       <c r="D54" s="12"/>
       <c r="E54" s="13"/>
       <c r="F54" s="12"/>
       <c r="H54"/>
       <c r="J54" s="6"/>
     </row>
-    <row r="55" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="2">
         <v>49</v>
       </c>
-      <c r="B55" s="15" t="s">
-        <v>1407</v>
+      <c r="B55" s="14" t="s">
+        <v>70</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>1451</v>
+        <v>71</v>
       </c>
       <c r="D55" s="12"/>
       <c r="E55" s="13"/>
       <c r="F55" s="12"/>
       <c r="H55"/>
       <c r="J55" s="6"/>
     </row>
-    <row r="56" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" s="2">
         <v>50</v>
       </c>
-      <c r="B56" s="14" t="s">
-        <v>74</v>
+      <c r="B56" s="15" t="s">
+        <v>1407</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>75</v>
+        <v>1451</v>
       </c>
       <c r="D56" s="12"/>
       <c r="E56" s="13"/>
       <c r="F56" s="12"/>
       <c r="H56"/>
       <c r="J56" s="6"/>
     </row>
     <row r="57" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="2">
         <v>51</v>
       </c>
       <c r="B57" s="14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D57" s="12"/>
       <c r="E57" s="13"/>
       <c r="F57" s="12"/>
       <c r="H57"/>
       <c r="J57" s="6"/>
     </row>
     <row r="58" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="2">
         <v>52</v>
       </c>
       <c r="B58" s="14" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D58" s="12"/>
       <c r="E58" s="13"/>
       <c r="F58" s="12"/>
       <c r="H58"/>
       <c r="J58" s="6"/>
     </row>
-    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="2">
         <v>53</v>
       </c>
       <c r="B59" s="14" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D59" s="12"/>
       <c r="E59" s="13"/>
       <c r="F59" s="12"/>
       <c r="H59"/>
       <c r="J59" s="6"/>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A60" s="2">
         <v>54</v>
       </c>
       <c r="B60" s="14" t="s">
-        <v>1367</v>
+        <v>78</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>1368</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="D60" s="12"/>
       <c r="E60" s="13"/>
-      <c r="F60" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F60" s="12"/>
       <c r="H60"/>
       <c r="J60" s="6"/>
     </row>
-    <row r="61" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A61" s="2">
         <v>55</v>
       </c>
       <c r="B61" s="14" t="s">
-        <v>80</v>
+        <v>1367</v>
       </c>
       <c r="C61" s="9" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D61" s="12"/>
+        <v>1368</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>6</v>
+      </c>
       <c r="E61" s="13"/>
-      <c r="F61" s="12"/>
+      <c r="F61" s="12">
+        <v>2019</v>
+      </c>
       <c r="H61"/>
       <c r="J61" s="6"/>
     </row>
-    <row r="62" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="2">
         <v>56</v>
       </c>
       <c r="B62" s="14" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C62" s="9" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D62" s="12"/>
       <c r="E62" s="13"/>
       <c r="F62" s="12"/>
       <c r="H62"/>
       <c r="J62" s="6"/>
     </row>
-    <row r="63" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A63" s="2">
         <v>57</v>
       </c>
-      <c r="B63" s="19" t="s">
-[...3 lines deleted...]
-        <v>1525</v>
+      <c r="B63" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>83</v>
       </c>
       <c r="D63" s="12"/>
       <c r="E63" s="13"/>
       <c r="F63" s="12"/>
       <c r="H63"/>
       <c r="J63" s="6"/>
     </row>
     <row r="64" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="2">
         <v>58</v>
       </c>
-      <c r="B64" s="14" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="B64" s="19" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C64" s="20" t="s">
+        <v>1525</v>
       </c>
       <c r="D64" s="12"/>
       <c r="E64" s="13"/>
       <c r="F64" s="12"/>
       <c r="H64"/>
       <c r="J64" s="6"/>
     </row>
-    <row r="65" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="2">
         <v>59</v>
       </c>
       <c r="B65" s="14" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C65" s="9" t="s">
-        <v>87</v>
-[...9 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D65" s="12"/>
+      <c r="E65" s="13"/>
+      <c r="F65" s="12"/>
       <c r="H65"/>
       <c r="J65" s="6"/>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A66" s="2">
         <v>60</v>
       </c>
       <c r="B66" s="14" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      <c r="F66" s="12"/>
+        <v>87</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E66" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F66" s="12">
+        <v>2017</v>
+      </c>
       <c r="H66"/>
       <c r="J66" s="6"/>
     </row>
-    <row r="67" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A67" s="2">
         <v>61</v>
       </c>
       <c r="B67" s="14" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C67" s="9" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D67" s="12"/>
       <c r="E67" s="13"/>
       <c r="F67" s="12"/>
       <c r="H67"/>
       <c r="J67" s="6"/>
     </row>
     <row r="68" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="2">
         <v>62</v>
       </c>
       <c r="B68" s="14" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D68" s="12"/>
       <c r="E68" s="13"/>
       <c r="F68" s="12"/>
       <c r="H68"/>
       <c r="J68" s="6"/>
     </row>
-    <row r="69" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="2">
         <v>63</v>
       </c>
       <c r="B69" s="14" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D69" s="12"/>
       <c r="E69" s="13"/>
       <c r="F69" s="12"/>
       <c r="H69"/>
       <c r="J69" s="6"/>
     </row>
-    <row r="70" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A70" s="2">
         <v>64</v>
       </c>
-      <c r="B70" s="21" t="s">
-        <v>1545</v>
+      <c r="B70" s="14" t="s">
+        <v>94</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>1546</v>
-[...9 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="D70" s="12"/>
+      <c r="E70" s="13"/>
+      <c r="F70" s="12"/>
       <c r="H70"/>
       <c r="J70" s="6"/>
     </row>
     <row r="71" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="2">
         <v>65</v>
       </c>
-      <c r="B71" s="14" t="s">
-        <v>96</v>
+      <c r="B71" s="21" t="s">
+        <v>1545</v>
       </c>
       <c r="C71" s="9" t="s">
-        <v>97</v>
+        <v>1546</v>
       </c>
       <c r="D71" s="12" t="s">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="E71" s="13">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="F71" s="12">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H71"/>
       <c r="J71" s="6"/>
     </row>
     <row r="72" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="2">
         <v>66</v>
       </c>
       <c r="B72" s="14" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D72" s="12" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="E72" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F72" s="12">
         <v>2015</v>
-      </c>
-[...1 lines deleted...]
-        <v>2019</v>
       </c>
       <c r="H72"/>
       <c r="J72" s="6"/>
     </row>
     <row r="73" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="2">
         <v>67</v>
       </c>
       <c r="B73" s="14" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      <c r="F73" s="12"/>
+        <v>99</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E73" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F73" s="12">
+        <v>2019</v>
+      </c>
       <c r="H73"/>
       <c r="J73" s="6"/>
     </row>
     <row r="74" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="2">
         <v>68</v>
       </c>
       <c r="B74" s="14" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="D74" s="12"/>
       <c r="E74" s="13"/>
-      <c r="F74" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F74" s="12"/>
       <c r="H74"/>
       <c r="J74" s="6"/>
     </row>
     <row r="75" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="2">
         <v>69</v>
       </c>
       <c r="B75" s="14" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D75" s="12" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>1541</v>
+      </c>
+      <c r="E75" s="13"/>
       <c r="F75" s="12">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H75"/>
       <c r="J75" s="6"/>
     </row>
-    <row r="76" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="2">
         <v>70</v>
       </c>
       <c r="B76" s="14" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      <c r="F76" s="12"/>
+        <v>105</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E76" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F76" s="12">
+        <v>2016</v>
+      </c>
       <c r="H76"/>
       <c r="J76" s="6"/>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A77" s="2">
         <v>71</v>
       </c>
-      <c r="B77" s="15" t="s">
-        <v>1408</v>
+      <c r="B77" s="14" t="s">
+        <v>106</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>1452</v>
+        <v>107</v>
       </c>
       <c r="D77" s="12"/>
       <c r="E77" s="13"/>
       <c r="F77" s="12"/>
       <c r="H77"/>
       <c r="J77" s="6"/>
     </row>
-    <row r="78" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A78" s="2">
         <v>72</v>
       </c>
-      <c r="B78" s="14" t="s">
-        <v>110</v>
+      <c r="B78" s="15" t="s">
+        <v>1408</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>111</v>
+        <v>1452</v>
       </c>
       <c r="D78" s="12"/>
       <c r="E78" s="13"/>
       <c r="F78" s="12"/>
       <c r="H78"/>
       <c r="J78" s="6"/>
     </row>
-    <row r="79" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A79" s="2">
         <v>73</v>
       </c>
       <c r="B79" s="14" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D79" s="12"/>
       <c r="E79" s="13"/>
       <c r="F79" s="12"/>
       <c r="H79"/>
       <c r="J79" s="6"/>
     </row>
-    <row r="80" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A80" s="2">
         <v>74</v>
       </c>
       <c r="B80" s="14" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D80" s="12"/>
       <c r="E80" s="13"/>
       <c r="F80" s="12"/>
       <c r="H80"/>
       <c r="J80" s="6"/>
     </row>
     <row r="81" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="2">
         <v>75</v>
       </c>
       <c r="B81" s="14" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C81" s="9" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="D81" s="12"/>
       <c r="E81" s="13"/>
       <c r="F81" s="12"/>
       <c r="H81"/>
       <c r="J81" s="6"/>
     </row>
     <row r="82" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="2">
         <v>76</v>
       </c>
       <c r="B82" s="14" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="C82" s="9" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="D82" s="12"/>
       <c r="E82" s="13"/>
       <c r="F82" s="12"/>
       <c r="H82"/>
       <c r="J82" s="6"/>
     </row>
-    <row r="83" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A83" s="2">
         <v>77</v>
       </c>
       <c r="B83" s="14" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C83" s="9" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D83" s="12"/>
       <c r="E83" s="13"/>
       <c r="F83" s="12"/>
       <c r="H83"/>
       <c r="J83" s="6"/>
     </row>
-    <row r="84" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A84" s="2">
         <v>78</v>
       </c>
       <c r="B84" s="14" t="s">
-        <v>1609</v>
+        <v>118</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>1608</v>
-[...9 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="D84" s="12"/>
+      <c r="E84" s="13"/>
+      <c r="F84" s="12"/>
       <c r="H84"/>
       <c r="J84" s="6"/>
     </row>
     <row r="85" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A85" s="2">
         <v>79</v>
       </c>
       <c r="B85" s="14" t="s">
-        <v>1369</v>
+        <v>1609</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>1370</v>
+        <v>1608</v>
       </c>
       <c r="D85" s="12" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="E85" s="13"/>
+        <v>1540</v>
+      </c>
+      <c r="E85" s="13">
+        <v>2020</v>
+      </c>
       <c r="F85" s="12">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H85"/>
       <c r="J85" s="6"/>
     </row>
     <row r="86" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A86" s="2">
         <v>80</v>
       </c>
       <c r="B86" s="14" t="s">
-        <v>120</v>
+        <v>1369</v>
       </c>
       <c r="C86" s="9" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D86" s="12"/>
+        <v>1370</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>23</v>
+      </c>
       <c r="E86" s="13"/>
-      <c r="F86" s="12"/>
+      <c r="F86" s="12">
+        <v>2019</v>
+      </c>
       <c r="H86"/>
       <c r="J86" s="6"/>
     </row>
     <row r="87" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A87" s="2">
         <v>81</v>
       </c>
       <c r="B87" s="14" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D87" s="12"/>
       <c r="E87" s="13"/>
       <c r="F87" s="12"/>
       <c r="H87"/>
       <c r="J87" s="6"/>
     </row>
     <row r="88" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="2">
         <v>82</v>
       </c>
       <c r="B88" s="14" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D88" s="12"/>
       <c r="E88" s="13"/>
       <c r="F88" s="12"/>
       <c r="H88"/>
       <c r="J88" s="6"/>
     </row>
     <row r="89" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="2">
         <v>83</v>
       </c>
       <c r="B89" s="14" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C89" s="9" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D89" s="12"/>
       <c r="E89" s="13"/>
       <c r="F89" s="12"/>
       <c r="H89"/>
       <c r="J89" s="6"/>
     </row>
-    <row r="90" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="2">
         <v>84</v>
       </c>
       <c r="B90" s="14" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C90" s="9" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D90" s="12"/>
       <c r="E90" s="13"/>
       <c r="F90" s="12"/>
       <c r="H90"/>
       <c r="J90" s="6"/>
     </row>
-    <row r="91" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A91" s="2">
         <v>85</v>
       </c>
       <c r="B91" s="14" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D91" s="12"/>
       <c r="E91" s="13"/>
       <c r="F91" s="12"/>
       <c r="H91"/>
       <c r="J91" s="6"/>
     </row>
-    <row r="92" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A92" s="2">
         <v>86</v>
       </c>
       <c r="B92" s="14" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D92" s="12"/>
       <c r="E92" s="13"/>
       <c r="F92" s="12"/>
       <c r="H92"/>
       <c r="J92" s="6"/>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A93" s="2">
         <v>87</v>
       </c>
       <c r="B93" s="14" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C93" s="9" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D93" s="12"/>
       <c r="E93" s="13"/>
       <c r="F93" s="12"/>
       <c r="H93"/>
       <c r="J93" s="6"/>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A94" s="2">
         <v>88</v>
       </c>
-      <c r="B94" s="21" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B94" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="D94" s="12"/>
+      <c r="E94" s="13"/>
+      <c r="F94" s="12"/>
       <c r="H94"/>
       <c r="J94" s="6"/>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A95" s="2">
         <v>89</v>
       </c>
-      <c r="B95" s="14" t="s">
-[...7 lines deleted...]
-      <c r="F95" s="12"/>
+      <c r="B95" s="21" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C95" s="20" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D95" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E95" s="13">
+        <v>2019</v>
+      </c>
+      <c r="F95" s="12">
+        <v>2021</v>
+      </c>
       <c r="H95"/>
       <c r="J95" s="6"/>
     </row>
-    <row r="96" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A96" s="2">
         <v>90</v>
       </c>
       <c r="B96" s="14" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D96" s="12"/>
       <c r="E96" s="13"/>
       <c r="F96" s="12"/>
       <c r="H96"/>
       <c r="J96" s="6"/>
     </row>
     <row r="97" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A97" s="2">
         <v>91</v>
       </c>
       <c r="B97" s="14" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D97" s="12"/>
       <c r="E97" s="13"/>
       <c r="F97" s="12"/>
       <c r="H97"/>
       <c r="J97" s="6"/>
     </row>
-    <row r="98" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="2">
         <v>92</v>
       </c>
       <c r="B98" s="14" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C98" s="9" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D98" s="12"/>
       <c r="E98" s="13"/>
       <c r="F98" s="12"/>
       <c r="H98"/>
       <c r="J98" s="6"/>
     </row>
-    <row r="99" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A99" s="2">
         <v>93</v>
       </c>
       <c r="B99" s="14" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C99" s="9" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D99" s="12"/>
       <c r="E99" s="13"/>
       <c r="F99" s="12"/>
       <c r="H99"/>
       <c r="J99" s="6"/>
     </row>
-    <row r="100" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A100" s="2">
         <v>94</v>
       </c>
-      <c r="B100" s="16" t="s">
-[...3 lines deleted...]
-        <v>1511</v>
+      <c r="B100" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="C100" s="9" t="s">
+        <v>145</v>
       </c>
       <c r="D100" s="12"/>
       <c r="E100" s="13"/>
       <c r="F100" s="12"/>
       <c r="H100"/>
       <c r="J100" s="6"/>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A101" s="2">
         <v>95</v>
       </c>
-      <c r="B101" s="14" t="s">
-[...3 lines deleted...]
-        <v>147</v>
+      <c r="B101" s="16" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C101" s="18" t="s">
+        <v>1511</v>
       </c>
       <c r="D101" s="12"/>
       <c r="E101" s="13"/>
       <c r="F101" s="12"/>
       <c r="H101"/>
       <c r="J101" s="6"/>
     </row>
-    <row r="102" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A102" s="2">
         <v>96</v>
       </c>
       <c r="B102" s="14" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D102" s="12"/>
       <c r="E102" s="13"/>
       <c r="F102" s="12"/>
       <c r="H102"/>
       <c r="J102" s="6"/>
     </row>
-    <row r="103" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A103" s="2">
         <v>97</v>
       </c>
       <c r="B103" s="14" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C103" s="9" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D103" s="12"/>
       <c r="E103" s="13"/>
       <c r="F103" s="12"/>
       <c r="H103"/>
       <c r="J103" s="6"/>
     </row>
-    <row r="104" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A104" s="2">
         <v>98</v>
       </c>
       <c r="B104" s="14" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C104" s="9" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D104" s="12"/>
       <c r="E104" s="13"/>
       <c r="F104" s="12"/>
       <c r="H104"/>
       <c r="J104" s="6"/>
     </row>
     <row r="105" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A105" s="2">
         <v>99</v>
       </c>
       <c r="B105" s="14" t="s">
-        <v>1538</v>
+        <v>152</v>
       </c>
       <c r="C105" s="9" t="s">
-        <v>1539</v>
+        <v>153</v>
       </c>
       <c r="D105" s="12"/>
       <c r="E105" s="13"/>
       <c r="F105" s="12"/>
       <c r="H105"/>
       <c r="J105" s="6"/>
     </row>
-    <row r="106" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A106" s="2">
         <v>100</v>
       </c>
       <c r="B106" s="14" t="s">
-        <v>154</v>
+        <v>1538</v>
       </c>
       <c r="C106" s="9" t="s">
-        <v>155</v>
-[...9 lines deleted...]
-      </c>
+        <v>1539</v>
+      </c>
+      <c r="D106" s="12"/>
+      <c r="E106" s="13"/>
+      <c r="F106" s="12"/>
       <c r="H106"/>
       <c r="J106" s="6"/>
     </row>
-    <row r="107" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A107" s="2">
         <v>101</v>
       </c>
       <c r="B107" s="14" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C107" s="9" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="F107" s="12"/>
+        <v>155</v>
+      </c>
+      <c r="D107" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E107" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F107" s="12">
+        <v>2015</v>
+      </c>
       <c r="H107"/>
       <c r="J107" s="6"/>
     </row>
     <row r="108" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="2">
         <v>102</v>
       </c>
       <c r="B108" s="14" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C108" s="9" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D108" s="12"/>
       <c r="E108" s="13"/>
       <c r="F108" s="12"/>
       <c r="H108"/>
       <c r="J108" s="6"/>
     </row>
     <row r="109" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A109" s="2">
         <v>103</v>
       </c>
       <c r="B109" s="14" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C109" s="9" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D109" s="12"/>
       <c r="E109" s="13"/>
       <c r="F109" s="12"/>
       <c r="H109"/>
       <c r="J109" s="6"/>
     </row>
-    <row r="110" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A110" s="2">
         <v>104</v>
       </c>
       <c r="B110" s="14" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C110" s="9" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D110" s="12"/>
       <c r="E110" s="13"/>
       <c r="F110" s="12"/>
       <c r="H110"/>
       <c r="J110" s="6"/>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A111" s="2">
         <v>105</v>
       </c>
       <c r="B111" s="14" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D111" s="12"/>
       <c r="E111" s="13"/>
       <c r="F111" s="12"/>
       <c r="H111"/>
       <c r="J111" s="6"/>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A112" s="2">
         <v>106</v>
       </c>
       <c r="B112" s="14" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D112" s="12"/>
       <c r="E112" s="13"/>
       <c r="F112" s="12"/>
       <c r="H112"/>
       <c r="J112" s="6"/>
     </row>
     <row r="113" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="2">
         <v>107</v>
       </c>
       <c r="B113" s="14" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D113" s="12"/>
       <c r="E113" s="13"/>
       <c r="F113" s="12"/>
       <c r="H113"/>
       <c r="J113" s="6"/>
     </row>
     <row r="114" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="2">
         <v>108</v>
       </c>
       <c r="B114" s="14" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C114" s="9" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D114" s="12"/>
       <c r="E114" s="13"/>
       <c r="F114" s="12"/>
       <c r="H114"/>
       <c r="J114" s="6"/>
     </row>
     <row r="115" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A115" s="2">
         <v>109</v>
       </c>
       <c r="B115" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C115" s="9" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D115" s="12"/>
       <c r="E115" s="13"/>
       <c r="F115" s="12"/>
       <c r="H115"/>
       <c r="J115" s="6"/>
     </row>
-    <row r="116" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A116" s="2">
         <v>110</v>
       </c>
       <c r="B116" s="14" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C116" s="9" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D116" s="12"/>
       <c r="E116" s="13"/>
       <c r="F116" s="12"/>
       <c r="H116"/>
       <c r="J116" s="6"/>
     </row>
-    <row r="117" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A117" s="2">
         <v>111</v>
       </c>
       <c r="B117" s="14" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C117" s="9" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D117" s="12"/>
       <c r="E117" s="13"/>
       <c r="F117" s="12"/>
       <c r="H117"/>
       <c r="J117" s="6"/>
     </row>
-    <row r="118" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A118" s="2">
         <v>112</v>
       </c>
-      <c r="B118" s="22" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B118" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="C118" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="D118" s="12"/>
+      <c r="E118" s="13"/>
+      <c r="F118" s="12"/>
       <c r="H118"/>
       <c r="J118" s="6"/>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A119" s="2">
         <v>113</v>
       </c>
-      <c r="B119" s="14" t="s">
-[...3 lines deleted...]
-        <v>179</v>
+      <c r="B119" s="22" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C119" s="20" t="s">
+        <v>1550</v>
       </c>
       <c r="D119" s="12" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="E119" s="13">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="F119" s="12">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="H119"/>
       <c r="J119" s="6"/>
     </row>
-    <row r="120" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A120" s="2">
         <v>114</v>
       </c>
       <c r="B120" s="14" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C120" s="9" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      <c r="F120" s="12"/>
+        <v>179</v>
+      </c>
+      <c r="D120" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E120" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F120" s="12">
+        <v>2017</v>
+      </c>
       <c r="H120"/>
       <c r="J120" s="6"/>
     </row>
     <row r="121" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A121" s="2">
         <v>115</v>
       </c>
       <c r="B121" s="14" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C121" s="9" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D121" s="12"/>
       <c r="E121" s="13"/>
       <c r="F121" s="12"/>
       <c r="H121"/>
       <c r="J121" s="6"/>
     </row>
     <row r="122" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A122" s="2">
         <v>116</v>
       </c>
       <c r="B122" s="14" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C122" s="9" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D122" s="12"/>
       <c r="E122" s="13"/>
       <c r="F122" s="12"/>
       <c r="H122"/>
       <c r="J122" s="6"/>
     </row>
     <row r="123" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A123" s="2">
         <v>117</v>
       </c>
       <c r="B123" s="14" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D123" s="12"/>
       <c r="E123" s="13"/>
       <c r="F123" s="12"/>
       <c r="H123"/>
       <c r="J123" s="6"/>
     </row>
     <row r="124" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A124" s="2">
         <v>118</v>
       </c>
       <c r="B124" s="14" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C124" s="9" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D124" s="12"/>
       <c r="E124" s="13"/>
       <c r="F124" s="12"/>
       <c r="H124"/>
       <c r="J124" s="6"/>
     </row>
-    <row r="125" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A125" s="2">
         <v>119</v>
       </c>
       <c r="B125" s="14" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C125" s="9" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D125" s="12"/>
       <c r="E125" s="13"/>
       <c r="F125" s="12"/>
       <c r="H125"/>
       <c r="J125" s="6"/>
     </row>
-    <row r="126" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A126" s="2">
         <v>120</v>
       </c>
       <c r="B126" s="14" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D126" s="12"/>
       <c r="E126" s="13"/>
       <c r="F126" s="12"/>
       <c r="H126"/>
       <c r="J126" s="6"/>
     </row>
     <row r="127" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A127" s="2">
         <v>121</v>
       </c>
       <c r="B127" s="14" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C127" s="9" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D127" s="12"/>
       <c r="E127" s="13"/>
       <c r="F127" s="12"/>
       <c r="H127"/>
       <c r="J127" s="6"/>
     </row>
     <row r="128" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A128" s="2">
         <v>122</v>
       </c>
       <c r="B128" s="14" t="s">
-        <v>1585</v>
+        <v>190</v>
       </c>
       <c r="C128" s="9" t="s">
-        <v>1586</v>
-[...9 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="D128" s="12"/>
+      <c r="E128" s="13"/>
+      <c r="F128" s="12"/>
       <c r="H128"/>
       <c r="J128" s="6"/>
     </row>
     <row r="129" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A129" s="2">
         <v>123</v>
       </c>
       <c r="B129" s="14" t="s">
-        <v>196</v>
+        <v>1585</v>
       </c>
       <c r="C129" s="9" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      <c r="F129" s="12"/>
+        <v>1586</v>
+      </c>
+      <c r="D129" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E129" s="13">
+        <v>2019</v>
+      </c>
+      <c r="F129" s="12">
+        <v>2022</v>
+      </c>
       <c r="H129"/>
       <c r="J129" s="6"/>
     </row>
-    <row r="130" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A130" s="2">
         <v>124</v>
       </c>
       <c r="B130" s="14" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C130" s="9" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D130" s="12"/>
       <c r="E130" s="13"/>
       <c r="F130" s="12"/>
       <c r="H130"/>
       <c r="J130" s="6"/>
     </row>
-    <row r="131" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A131" s="2">
         <v>125</v>
       </c>
       <c r="B131" s="14" t="s">
-        <v>1371</v>
+        <v>198</v>
       </c>
       <c r="C131" s="9" t="s">
-        <v>1372</v>
-[...9 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="D131" s="12"/>
+      <c r="E131" s="13"/>
+      <c r="F131" s="12"/>
       <c r="H131"/>
       <c r="J131" s="6"/>
     </row>
     <row r="132" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A132" s="2">
         <v>126</v>
       </c>
       <c r="B132" s="14" t="s">
-        <v>200</v>
+        <v>1371</v>
       </c>
       <c r="C132" s="9" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      <c r="F132" s="12"/>
+        <v>1372</v>
+      </c>
+      <c r="D132" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E132" s="13">
+        <v>2016</v>
+      </c>
+      <c r="F132" s="12">
+        <v>2022</v>
+      </c>
       <c r="H132"/>
       <c r="J132" s="6"/>
     </row>
     <row r="133" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A133" s="2">
         <v>127</v>
       </c>
-      <c r="B133" s="15" t="s">
-        <v>1409</v>
+      <c r="B133" s="14" t="s">
+        <v>200</v>
       </c>
       <c r="C133" s="9" t="s">
-        <v>1453</v>
+        <v>201</v>
       </c>
       <c r="D133" s="12"/>
       <c r="E133" s="13"/>
       <c r="F133" s="12"/>
       <c r="H133"/>
       <c r="J133" s="6"/>
     </row>
     <row r="134" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A134" s="2">
         <v>128</v>
       </c>
-      <c r="B134" s="14" t="s">
-        <v>202</v>
+      <c r="B134" s="15" t="s">
+        <v>1409</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>203</v>
-[...9 lines deleted...]
-      </c>
+        <v>1453</v>
+      </c>
+      <c r="D134" s="12"/>
+      <c r="E134" s="13"/>
+      <c r="F134" s="12"/>
       <c r="H134"/>
       <c r="J134" s="6"/>
     </row>
     <row r="135" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A135" s="2">
         <v>129</v>
       </c>
-      <c r="B135" s="15" t="s">
-        <v>1410</v>
+      <c r="B135" s="14" t="s">
+        <v>202</v>
       </c>
       <c r="C135" s="9" t="s">
-        <v>1454</v>
-[...3 lines deleted...]
-      <c r="F135" s="12"/>
+        <v>203</v>
+      </c>
+      <c r="D135" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E135" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F135" s="12">
+        <v>2019</v>
+      </c>
       <c r="H135"/>
       <c r="J135" s="6"/>
     </row>
     <row r="136" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A136" s="2">
         <v>130</v>
       </c>
-      <c r="B136" s="14" t="s">
-        <v>204</v>
+      <c r="B136" s="15" t="s">
+        <v>1410</v>
       </c>
       <c r="C136" s="9" t="s">
-        <v>205</v>
+        <v>1454</v>
       </c>
       <c r="D136" s="12"/>
       <c r="E136" s="13"/>
       <c r="F136" s="12"/>
       <c r="J136" s="6"/>
     </row>
-    <row r="137" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A137" s="2">
         <v>131</v>
       </c>
       <c r="B137" s="14" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C137" s="9" t="s">
-        <v>207</v>
-[...9 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="D137" s="12"/>
+      <c r="E137" s="13"/>
+      <c r="F137" s="12"/>
       <c r="J137" s="6"/>
     </row>
-    <row r="138" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A138" s="2">
         <v>132</v>
       </c>
       <c r="B138" s="14" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C138" s="9" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      <c r="F138" s="12"/>
+        <v>207</v>
+      </c>
+      <c r="D138" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E138" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F138" s="12">
+        <v>2015</v>
+      </c>
       <c r="J138" s="6"/>
     </row>
-    <row r="139" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A139" s="2">
         <v>133</v>
       </c>
       <c r="B139" s="14" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C139" s="9" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D139" s="12"/>
       <c r="E139" s="13"/>
       <c r="F139" s="12"/>
       <c r="H139"/>
       <c r="J139" s="6"/>
     </row>
-    <row r="140" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A140" s="2">
         <v>134</v>
       </c>
       <c r="B140" s="14" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C140" s="9" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D140" s="12"/>
       <c r="E140" s="13"/>
       <c r="F140" s="12"/>
       <c r="H140"/>
       <c r="J140" s="6"/>
     </row>
     <row r="141" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A141" s="2">
         <v>135</v>
       </c>
       <c r="B141" s="14" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C141" s="9" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D141" s="12"/>
       <c r="E141" s="13"/>
       <c r="F141" s="12"/>
       <c r="H141"/>
       <c r="J141" s="6"/>
     </row>
     <row r="142" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A142" s="2">
         <v>136</v>
       </c>
       <c r="B142" s="14" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C142" s="9" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D142" s="12"/>
       <c r="E142" s="13"/>
       <c r="F142" s="12"/>
       <c r="H142"/>
       <c r="J142" s="6"/>
     </row>
-    <row r="143" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A143" s="2">
         <v>137</v>
       </c>
       <c r="B143" s="14" t="s">
-        <v>1626</v>
+        <v>216</v>
       </c>
       <c r="C143" s="9" t="s">
-        <v>1627</v>
-[...9 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="D143" s="12"/>
+      <c r="E143" s="13"/>
+      <c r="F143" s="12"/>
       <c r="H143"/>
       <c r="J143" s="6"/>
     </row>
-    <row r="144" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A144" s="2">
         <v>138</v>
       </c>
       <c r="B144" s="14" t="s">
-        <v>1588</v>
+        <v>1626</v>
       </c>
       <c r="C144" s="9" t="s">
-        <v>1587</v>
+        <v>1627</v>
       </c>
       <c r="D144" s="12" t="s">
-        <v>23</v>
+        <v>1540</v>
       </c>
       <c r="E144" s="13">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="F144" s="12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H144"/>
       <c r="J144" s="6"/>
     </row>
     <row r="145" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A145" s="2">
         <v>139</v>
       </c>
       <c r="B145" s="14" t="s">
-        <v>218</v>
+        <v>1588</v>
       </c>
       <c r="C145" s="9" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      <c r="F145" s="12"/>
+        <v>1587</v>
+      </c>
+      <c r="D145" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E145" s="13">
+        <v>2019</v>
+      </c>
+      <c r="F145" s="12">
+        <v>2022</v>
+      </c>
       <c r="H145"/>
       <c r="J145" s="6"/>
     </row>
-    <row r="146" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A146" s="2">
         <v>140</v>
       </c>
       <c r="B146" s="14" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C146" s="9" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D146" s="12"/>
       <c r="E146" s="13"/>
       <c r="F146" s="12"/>
       <c r="H146"/>
       <c r="J146" s="6"/>
     </row>
     <row r="147" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A147" s="2">
         <v>141</v>
       </c>
       <c r="B147" s="14" t="s">
-        <v>222</v>
+        <v>1632</v>
       </c>
       <c r="C147" s="9" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      <c r="F147" s="12"/>
+        <v>1633</v>
+      </c>
+      <c r="D147" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E147" s="13">
+        <v>2021</v>
+      </c>
+      <c r="F147" s="12">
+        <v>2025</v>
+      </c>
       <c r="H147"/>
       <c r="J147" s="6"/>
     </row>
-    <row r="148" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A148" s="2">
         <v>142</v>
       </c>
       <c r="B148" s="14" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D148" s="12"/>
       <c r="E148" s="13"/>
       <c r="F148" s="12"/>
       <c r="H148"/>
       <c r="J148" s="6"/>
     </row>
-    <row r="149" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A149" s="2">
         <v>143</v>
       </c>
       <c r="B149" s="14" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C149" s="9" t="s">
-        <v>227</v>
-[...9 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="D149" s="12"/>
+      <c r="E149" s="13"/>
+      <c r="F149" s="12"/>
       <c r="H149"/>
       <c r="J149" s="6"/>
     </row>
     <row r="150" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A150" s="2">
         <v>144</v>
       </c>
       <c r="B150" s="14" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C150" s="9" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D150" s="12"/>
       <c r="E150" s="13"/>
       <c r="F150" s="12"/>
       <c r="H150"/>
       <c r="J150" s="6"/>
     </row>
     <row r="151" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A151" s="2">
         <v>145</v>
       </c>
-      <c r="B151" s="15" t="s">
-        <v>1411</v>
+      <c r="B151" s="14" t="s">
+        <v>226</v>
       </c>
       <c r="C151" s="9" t="s">
-        <v>1455</v>
-[...3 lines deleted...]
-      <c r="F151" s="12"/>
+        <v>227</v>
+      </c>
+      <c r="D151" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E151" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F151" s="12">
+        <v>2014</v>
+      </c>
       <c r="H151"/>
       <c r="J151" s="6"/>
     </row>
     <row r="152" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A152" s="2">
         <v>146</v>
       </c>
-      <c r="B152" s="15" t="s">
-        <v>1412</v>
+      <c r="B152" s="14" t="s">
+        <v>228</v>
       </c>
       <c r="C152" s="9" t="s">
-        <v>1456</v>
+        <v>229</v>
       </c>
       <c r="D152" s="12"/>
       <c r="E152" s="13"/>
       <c r="F152" s="12"/>
       <c r="H152"/>
       <c r="J152" s="6"/>
     </row>
-    <row r="153" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A153" s="2">
         <v>147</v>
       </c>
       <c r="B153" s="15" t="s">
-        <v>1413</v>
+        <v>1411</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>1457</v>
+        <v>1455</v>
       </c>
       <c r="D153" s="12"/>
       <c r="E153" s="13"/>
       <c r="F153" s="12"/>
       <c r="H153"/>
       <c r="J153" s="6"/>
     </row>
     <row r="154" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="2">
         <v>148</v>
       </c>
-      <c r="B154" s="14" t="s">
-        <v>230</v>
+      <c r="B154" s="15" t="s">
+        <v>1412</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>231</v>
+        <v>1456</v>
       </c>
       <c r="D154" s="12"/>
       <c r="E154" s="13"/>
       <c r="F154" s="12"/>
       <c r="H154"/>
       <c r="J154" s="6"/>
     </row>
-    <row r="155" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A155" s="2">
         <v>149</v>
       </c>
-      <c r="B155" s="14" t="s">
-        <v>232</v>
+      <c r="B155" s="15" t="s">
+        <v>1413</v>
       </c>
       <c r="C155" s="9" t="s">
-        <v>233</v>
+        <v>1457</v>
       </c>
       <c r="D155" s="12"/>
       <c r="E155" s="13"/>
       <c r="F155" s="12"/>
       <c r="H155"/>
       <c r="J155" s="6"/>
     </row>
     <row r="156" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A156" s="2">
         <v>150</v>
       </c>
-      <c r="B156" s="15" t="s">
-        <v>232</v>
+      <c r="B156" s="14" t="s">
+        <v>230</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>1458</v>
+        <v>231</v>
       </c>
       <c r="D156" s="12"/>
       <c r="E156" s="13"/>
       <c r="F156" s="12"/>
       <c r="H156"/>
       <c r="J156" s="6"/>
     </row>
-    <row r="157" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A157" s="2">
         <v>151</v>
       </c>
-      <c r="B157" s="19" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B157" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="C157" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="D157" s="12"/>
+      <c r="E157" s="13"/>
+      <c r="F157" s="12"/>
       <c r="H157"/>
       <c r="J157" s="6"/>
     </row>
     <row r="158" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="2">
         <v>152</v>
       </c>
-      <c r="B158" s="14" t="s">
-        <v>234</v>
+      <c r="B158" s="15" t="s">
+        <v>232</v>
       </c>
       <c r="C158" s="9" t="s">
-        <v>235</v>
+        <v>1458</v>
       </c>
       <c r="D158" s="12"/>
       <c r="E158" s="13"/>
       <c r="F158" s="12"/>
       <c r="H158"/>
       <c r="J158" s="6"/>
     </row>
     <row r="159" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A159" s="2">
         <v>153</v>
       </c>
-      <c r="B159" s="14" t="s">
-[...7 lines deleted...]
-      <c r="F159" s="12"/>
+      <c r="B159" s="19" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C159" s="20" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D159" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E159" s="13">
+        <v>2017</v>
+      </c>
+      <c r="F159" s="12">
+        <v>2021</v>
+      </c>
       <c r="H159"/>
       <c r="J159" s="6"/>
     </row>
     <row r="160" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="2">
         <v>154</v>
       </c>
       <c r="B160" s="14" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C160" s="9" t="s">
-        <v>237</v>
-[...9 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="D160" s="12"/>
+      <c r="E160" s="13"/>
+      <c r="F160" s="12"/>
       <c r="H160"/>
       <c r="J160" s="6"/>
     </row>
     <row r="161" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="2">
         <v>155</v>
       </c>
       <c r="B161" s="14" t="s">
-        <v>238</v>
+        <v>1373</v>
       </c>
       <c r="C161" s="9" t="s">
-        <v>239</v>
+        <v>1374</v>
       </c>
       <c r="D161" s="12"/>
       <c r="E161" s="13"/>
       <c r="F161" s="12"/>
       <c r="H161"/>
       <c r="J161" s="6"/>
     </row>
     <row r="162" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A162" s="2">
         <v>156</v>
       </c>
       <c r="B162" s="14" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C162" s="9" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      <c r="F162" s="12"/>
+        <v>237</v>
+      </c>
+      <c r="D162" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E162" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F162" s="12">
+        <v>2018</v>
+      </c>
       <c r="H162"/>
       <c r="J162" s="6"/>
     </row>
     <row r="163" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A163" s="2">
         <v>157</v>
       </c>
       <c r="B163" s="14" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C163" s="9" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D163" s="12"/>
       <c r="E163" s="13"/>
       <c r="F163" s="12"/>
       <c r="H163"/>
       <c r="J163" s="6"/>
     </row>
     <row r="164" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="2">
         <v>158</v>
       </c>
       <c r="B164" s="14" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C164" s="9" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="D164" s="12"/>
       <c r="E164" s="13"/>
       <c r="F164" s="12"/>
       <c r="H164"/>
       <c r="J164" s="6"/>
     </row>
     <row r="165" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A165" s="2">
         <v>159</v>
       </c>
       <c r="B165" s="14" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C165" s="9" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D165" s="12"/>
       <c r="E165" s="13"/>
       <c r="F165" s="12"/>
       <c r="H165"/>
       <c r="J165" s="6"/>
     </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A166" s="2">
         <v>160</v>
       </c>
       <c r="B166" s="14" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C166" s="9" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D166" s="12"/>
       <c r="E166" s="13"/>
       <c r="F166" s="12"/>
       <c r="H166"/>
       <c r="J166" s="6"/>
     </row>
     <row r="167" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A167" s="2">
         <v>161</v>
       </c>
       <c r="B167" s="14" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C167" s="9" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D167" s="12"/>
       <c r="E167" s="13"/>
       <c r="F167" s="12"/>
       <c r="H167"/>
       <c r="J167" s="6"/>
     </row>
     <row r="168" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A168" s="2">
         <v>162</v>
       </c>
       <c r="B168" s="14" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="C168" s="9" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="D168" s="12"/>
       <c r="E168" s="13"/>
       <c r="F168" s="12"/>
       <c r="H168"/>
       <c r="J168" s="6"/>
     </row>
     <row r="169" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A169" s="2">
         <v>163</v>
       </c>
       <c r="B169" s="14" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="C169" s="9" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="D169" s="12"/>
       <c r="E169" s="13"/>
       <c r="F169" s="12"/>
       <c r="H169"/>
       <c r="J169" s="6"/>
     </row>
     <row r="170" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A170" s="2">
         <v>164</v>
       </c>
       <c r="B170" s="14" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D170" s="12"/>
       <c r="E170" s="13"/>
       <c r="F170" s="12"/>
       <c r="H170"/>
       <c r="J170" s="6"/>
     </row>
     <row r="171" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="2">
         <v>165</v>
       </c>
       <c r="B171" s="14" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>265</v>
-[...9 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="D171" s="12"/>
+      <c r="E171" s="13"/>
+      <c r="F171" s="12"/>
       <c r="H171"/>
       <c r="J171" s="6"/>
     </row>
-    <row r="172" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A172" s="2">
         <v>166</v>
       </c>
       <c r="B172" s="14" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="D172" s="12"/>
       <c r="E172" s="13"/>
       <c r="F172" s="12"/>
       <c r="H172"/>
       <c r="J172" s="6"/>
     </row>
-    <row r="173" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A173" s="2">
         <v>167</v>
       </c>
       <c r="B173" s="14" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C173" s="9" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      <c r="F173" s="12"/>
+        <v>265</v>
+      </c>
+      <c r="D173" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E173" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F173" s="12">
+        <v>2015</v>
+      </c>
       <c r="H173"/>
       <c r="J173" s="6"/>
     </row>
     <row r="174" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="2">
         <v>168</v>
       </c>
       <c r="B174" s="14" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="D174" s="12"/>
       <c r="E174" s="13"/>
       <c r="F174" s="12"/>
       <c r="H174"/>
       <c r="J174" s="6"/>
     </row>
     <row r="175" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="2">
         <v>169</v>
       </c>
       <c r="B175" s="14" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C175" s="9" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D175" s="12"/>
       <c r="E175" s="13"/>
       <c r="F175" s="12"/>
       <c r="H175"/>
       <c r="J175" s="6"/>
     </row>
-    <row r="176" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A176" s="2">
         <v>170</v>
       </c>
       <c r="B176" s="14" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="C176" s="9" t="s">
-        <v>271</v>
-[...9 lines deleted...]
-      </c>
+        <v>255</v>
+      </c>
+      <c r="D176" s="12"/>
+      <c r="E176" s="13"/>
+      <c r="F176" s="12"/>
       <c r="H176"/>
       <c r="J176" s="6"/>
     </row>
     <row r="177" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="2">
         <v>171</v>
       </c>
       <c r="B177" s="14" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C177" s="9" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="D177" s="12"/>
       <c r="E177" s="13"/>
       <c r="F177" s="12"/>
       <c r="H177"/>
       <c r="J177" s="6"/>
     </row>
     <row r="178" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A178" s="2">
         <v>172</v>
       </c>
       <c r="B178" s="14" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C178" s="9" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      <c r="F178" s="12"/>
+        <v>271</v>
+      </c>
+      <c r="D178" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E178" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F178" s="12">
+        <v>2016</v>
+      </c>
       <c r="H178"/>
       <c r="J178" s="6"/>
     </row>
-    <row r="179" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A179" s="2">
         <v>173</v>
       </c>
       <c r="B179" s="14" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C179" s="9" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="D179" s="12"/>
       <c r="E179" s="13"/>
       <c r="F179" s="12"/>
       <c r="H179"/>
       <c r="J179" s="6"/>
     </row>
     <row r="180" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="2">
         <v>174</v>
       </c>
       <c r="B180" s="14" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C180" s="9" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="D180" s="12"/>
       <c r="E180" s="13"/>
       <c r="F180" s="12"/>
       <c r="H180"/>
       <c r="J180" s="6"/>
     </row>
     <row r="181" spans="1:10" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="2">
         <v>175</v>
       </c>
       <c r="B181" s="14" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C181" s="9" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D181" s="12"/>
       <c r="E181" s="13"/>
       <c r="F181" s="12"/>
       <c r="H181"/>
       <c r="J181" s="6"/>
     </row>
     <row r="182" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="2">
         <v>176</v>
       </c>
       <c r="B182" s="14" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="C182" s="9" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="D182" s="12"/>
       <c r="E182" s="13"/>
       <c r="F182" s="12"/>
       <c r="H182"/>
       <c r="J182" s="6"/>
     </row>
     <row r="183" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A183" s="2">
         <v>177</v>
       </c>
       <c r="B183" s="14" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="C183" s="9" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="D183" s="12"/>
       <c r="E183" s="13"/>
       <c r="F183" s="12"/>
       <c r="H183"/>
       <c r="J183" s="6"/>
     </row>
     <row r="184" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="2">
         <v>178</v>
       </c>
       <c r="B184" s="14" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D184" s="12"/>
       <c r="E184" s="13"/>
       <c r="F184" s="12"/>
       <c r="H184"/>
       <c r="J184" s="6"/>
     </row>
     <row r="185" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A185" s="2">
         <v>179</v>
       </c>
       <c r="B185" s="14" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C185" s="9" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D185" s="12"/>
       <c r="E185" s="13"/>
       <c r="F185" s="12"/>
       <c r="H185"/>
       <c r="I185" s="2"/>
       <c r="J185" s="6"/>
     </row>
     <row r="186" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A186" s="2">
         <v>180</v>
       </c>
       <c r="B186" s="14" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="C186" s="9" t="s">
-        <v>291</v>
-[...9 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="D186" s="12"/>
+      <c r="E186" s="13"/>
+      <c r="F186" s="12"/>
       <c r="H186"/>
       <c r="I186" s="2"/>
       <c r="J186" s="6"/>
     </row>
     <row r="187" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="2">
         <v>181</v>
       </c>
       <c r="B187" s="14" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="C187" s="9" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D187" s="12"/>
       <c r="E187" s="13"/>
       <c r="F187" s="12"/>
       <c r="H187"/>
       <c r="I187" s="2"/>
       <c r="J187" s="6"/>
     </row>
     <row r="188" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A188" s="2">
         <v>182</v>
       </c>
       <c r="B188" s="14" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="C188" s="9" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      <c r="F188" s="12"/>
+        <v>291</v>
+      </c>
+      <c r="D188" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E188" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F188" s="12">
+        <v>2016</v>
+      </c>
       <c r="H188"/>
       <c r="I188" s="2"/>
       <c r="J188" s="6"/>
     </row>
     <row r="189" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="2">
         <v>183</v>
       </c>
       <c r="B189" s="14" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C189" s="9" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="D189" s="12"/>
       <c r="E189" s="13"/>
       <c r="F189" s="12"/>
       <c r="H189"/>
       <c r="I189" s="2"/>
       <c r="J189" s="6"/>
     </row>
     <row r="190" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A190" s="2">
         <v>184</v>
       </c>
       <c r="B190" s="14" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="C190" s="9" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="D190" s="12"/>
       <c r="E190" s="13"/>
       <c r="F190" s="12"/>
       <c r="H190"/>
       <c r="I190" s="2"/>
       <c r="J190" s="6"/>
     </row>
-    <row r="191" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A191" s="2">
         <v>185</v>
       </c>
       <c r="B191" s="14" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C191" s="9" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="D191" s="12"/>
       <c r="E191" s="13"/>
       <c r="F191" s="12"/>
       <c r="H191"/>
       <c r="I191" s="2"/>
       <c r="J191" s="6"/>
     </row>
     <row r="192" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A192" s="2">
         <v>186</v>
       </c>
       <c r="B192" s="14" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D192" s="12"/>
       <c r="E192" s="13"/>
       <c r="F192" s="12"/>
       <c r="H192"/>
       <c r="I192" s="2"/>
       <c r="J192" s="6"/>
     </row>
-    <row r="193" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A193" s="2">
         <v>187</v>
       </c>
       <c r="B193" s="14" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D193" s="12"/>
       <c r="E193" s="13"/>
       <c r="F193" s="12"/>
       <c r="H193"/>
       <c r="I193" s="2"/>
       <c r="J193" s="6"/>
     </row>
-    <row r="194" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A194" s="2">
         <v>188</v>
       </c>
       <c r="B194" s="14" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C194" s="9" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D194" s="12"/>
       <c r="E194" s="13"/>
       <c r="F194" s="12"/>
       <c r="H194"/>
       <c r="I194" s="2"/>
       <c r="J194" s="6"/>
     </row>
-    <row r="195" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A195" s="2">
         <v>189</v>
       </c>
       <c r="B195" s="14" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C195" s="9" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="D195" s="12"/>
       <c r="E195" s="13"/>
       <c r="F195" s="12"/>
       <c r="H195"/>
       <c r="I195" s="2"/>
       <c r="J195" s="6"/>
     </row>
-    <row r="196" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A196" s="2">
         <v>190</v>
       </c>
       <c r="B196" s="14" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D196" s="12"/>
       <c r="E196" s="13"/>
       <c r="F196" s="12"/>
       <c r="H196"/>
       <c r="I196" s="2"/>
       <c r="J196" s="6"/>
     </row>
-    <row r="197" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A197" s="2">
         <v>191</v>
       </c>
       <c r="B197" s="14" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="D197" s="12"/>
       <c r="E197" s="13"/>
       <c r="F197" s="12"/>
       <c r="H197"/>
       <c r="I197" s="2"/>
       <c r="J197" s="6"/>
     </row>
-    <row r="198" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A198" s="2">
         <v>192</v>
       </c>
       <c r="B198" s="14" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>315</v>
-[...9 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="D198" s="12"/>
+      <c r="E198" s="13"/>
+      <c r="F198" s="12"/>
       <c r="H198"/>
       <c r="I198" s="2"/>
       <c r="J198" s="6"/>
     </row>
-    <row r="199" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A199" s="2">
         <v>193</v>
       </c>
       <c r="B199" s="14" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>317</v>
-[...9 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="D199" s="12"/>
+      <c r="E199" s="13"/>
+      <c r="F199" s="12"/>
       <c r="H199"/>
       <c r="I199" s="2"/>
       <c r="J199" s="6"/>
     </row>
-    <row r="200" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A200" s="2">
         <v>194</v>
       </c>
       <c r="B200" s="14" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>319</v>
-[...3 lines deleted...]
-      <c r="F200" s="12"/>
+        <v>315</v>
+      </c>
+      <c r="D200" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E200" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F200" s="12">
+        <v>2014</v>
+      </c>
       <c r="H200"/>
       <c r="I200" s="2"/>
       <c r="J200" s="6"/>
     </row>
-    <row r="201" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A201" s="2">
         <v>195</v>
       </c>
-      <c r="B201" s="15" t="s">
-        <v>1415</v>
+      <c r="B201" s="14" t="s">
+        <v>316</v>
       </c>
       <c r="C201" s="9" t="s">
-        <v>1415</v>
-[...3 lines deleted...]
-      <c r="F201" s="12"/>
+        <v>317</v>
+      </c>
+      <c r="D201" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E201" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F201" s="12">
+        <v>2019</v>
+      </c>
       <c r="H201"/>
       <c r="I201" s="2"/>
       <c r="J201" s="6"/>
     </row>
     <row r="202" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A202" s="2">
         <v>196</v>
       </c>
       <c r="B202" s="14" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C202" s="9" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="D202" s="12"/>
       <c r="E202" s="13"/>
       <c r="F202" s="12"/>
       <c r="H202"/>
       <c r="I202" s="2"/>
       <c r="J202" s="6"/>
     </row>
     <row r="203" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A203" s="2">
         <v>197</v>
       </c>
-      <c r="B203" s="14" t="s">
-        <v>322</v>
+      <c r="B203" s="15" t="s">
+        <v>1415</v>
       </c>
       <c r="C203" s="9" t="s">
-        <v>323</v>
+        <v>1415</v>
       </c>
       <c r="D203" s="12"/>
       <c r="E203" s="13"/>
       <c r="F203" s="12"/>
       <c r="H203"/>
       <c r="I203" s="2"/>
       <c r="J203" s="6"/>
     </row>
     <row r="204" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A204" s="2">
         <v>198</v>
       </c>
       <c r="B204" s="14" t="s">
-        <v>1622</v>
+        <v>320</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>1623</v>
-[...9 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="D204" s="12"/>
+      <c r="E204" s="13"/>
+      <c r="F204" s="12"/>
       <c r="H204"/>
       <c r="I204" s="2"/>
       <c r="J204" s="6"/>
     </row>
-    <row r="205" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A205" s="2">
         <v>199</v>
       </c>
       <c r="B205" s="14" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D205" s="12"/>
       <c r="E205" s="13"/>
       <c r="F205" s="12"/>
       <c r="H205"/>
       <c r="I205" s="2"/>
       <c r="J205" s="6"/>
     </row>
-    <row r="206" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A206" s="2">
         <v>200</v>
       </c>
       <c r="B206" s="14" t="s">
-        <v>326</v>
+        <v>1622</v>
       </c>
       <c r="C206" s="9" t="s">
-        <v>327</v>
-[...3 lines deleted...]
-      <c r="F206" s="12"/>
+        <v>1623</v>
+      </c>
+      <c r="D206" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E206" s="13">
+        <v>2022</v>
+      </c>
+      <c r="F206" s="12">
+        <v>2023</v>
+      </c>
       <c r="H206"/>
       <c r="I206" s="2"/>
       <c r="J206" s="6"/>
     </row>
-    <row r="207" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A207" s="2">
         <v>201</v>
       </c>
       <c r="B207" s="14" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C207" s="9" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="D207" s="12"/>
       <c r="E207" s="13"/>
       <c r="F207" s="12"/>
       <c r="H207"/>
       <c r="I207" s="2"/>
       <c r="J207" s="6"/>
     </row>
-    <row r="208" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A208" s="2">
         <v>202</v>
       </c>
       <c r="B208" s="14" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="C208" s="9" t="s">
-        <v>331</v>
-[...9 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="D208" s="12"/>
+      <c r="E208" s="13"/>
+      <c r="F208" s="12"/>
       <c r="H208"/>
       <c r="I208" s="2"/>
       <c r="J208" s="6"/>
     </row>
     <row r="209" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A209" s="2">
         <v>203</v>
       </c>
       <c r="B209" s="14" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C209" s="9" t="s">
-        <v>333</v>
-[...9 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="D209" s="12"/>
+      <c r="E209" s="13"/>
+      <c r="F209" s="12"/>
       <c r="H209"/>
       <c r="I209" s="2"/>
       <c r="J209" s="6"/>
     </row>
-    <row r="210" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A210" s="2">
         <v>204</v>
       </c>
       <c r="B210" s="14" t="s">
-        <v>256</v>
+        <v>330</v>
       </c>
       <c r="C210" s="9" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      <c r="F210" s="12"/>
+        <v>331</v>
+      </c>
+      <c r="D210" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E210" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F210" s="12">
+        <v>2015</v>
+      </c>
       <c r="H210"/>
       <c r="I210" s="2"/>
       <c r="J210" s="6"/>
     </row>
-    <row r="211" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A211" s="2">
         <v>205</v>
       </c>
       <c r="B211" s="14" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C211" s="9" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      <c r="F211" s="12"/>
+        <v>333</v>
+      </c>
+      <c r="D211" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E211" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F211" s="12">
+        <v>2019</v>
+      </c>
       <c r="H211"/>
       <c r="I211" s="2"/>
       <c r="J211" s="6"/>
     </row>
     <row r="212" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A212" s="2">
         <v>206</v>
       </c>
       <c r="B212" s="14" t="s">
-        <v>336</v>
+        <v>256</v>
       </c>
       <c r="C212" s="9" t="s">
-        <v>337</v>
-[...9 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="D212" s="12"/>
+      <c r="E212" s="13"/>
+      <c r="F212" s="12"/>
       <c r="H212"/>
       <c r="I212" s="2"/>
       <c r="J212" s="6"/>
     </row>
-    <row r="213" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A213" s="2">
         <v>207</v>
       </c>
-      <c r="B213" s="15" t="s">
-        <v>1416</v>
+      <c r="B213" s="14" t="s">
+        <v>334</v>
       </c>
       <c r="C213" s="9" t="s">
-        <v>1459</v>
+        <v>335</v>
       </c>
       <c r="D213" s="12"/>
       <c r="E213" s="13"/>
       <c r="F213" s="12"/>
       <c r="H213"/>
       <c r="I213" s="2"/>
       <c r="J213" s="6"/>
     </row>
     <row r="214" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A214" s="2">
         <v>208</v>
       </c>
       <c r="B214" s="14" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C214" s="9" t="s">
-        <v>341</v>
-[...3 lines deleted...]
-      <c r="F214" s="12"/>
+        <v>337</v>
+      </c>
+      <c r="D214" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E214" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F214" s="12">
+        <v>2015</v>
+      </c>
       <c r="H214"/>
       <c r="I214" s="2"/>
       <c r="J214" s="6"/>
     </row>
-    <row r="215" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A215" s="2">
         <v>209</v>
       </c>
-      <c r="B215" s="14" t="s">
-        <v>342</v>
+      <c r="B215" s="15" t="s">
+        <v>1416</v>
       </c>
       <c r="C215" s="9" t="s">
-        <v>343</v>
-[...9 lines deleted...]
-      </c>
+        <v>1459</v>
+      </c>
+      <c r="D215" s="12"/>
+      <c r="E215" s="13"/>
+      <c r="F215" s="12"/>
       <c r="H215"/>
       <c r="I215" s="2"/>
       <c r="J215" s="6"/>
     </row>
-    <row r="216" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A216" s="2">
         <v>210</v>
       </c>
       <c r="B216" s="14" t="s">
-        <v>1624</v>
+        <v>340</v>
       </c>
       <c r="C216" s="9" t="s">
-        <v>1625</v>
-[...9 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="D216" s="12"/>
+      <c r="E216" s="13"/>
+      <c r="F216" s="12"/>
       <c r="H216"/>
       <c r="I216" s="2"/>
       <c r="J216" s="6"/>
     </row>
-    <row r="217" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A217" s="2">
         <v>211</v>
       </c>
       <c r="B217" s="14" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C217" s="9" t="s">
-        <v>339</v>
-[...3 lines deleted...]
-      <c r="F217" s="12"/>
+        <v>343</v>
+      </c>
+      <c r="D217" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E217" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F217" s="12">
+        <v>2015</v>
+      </c>
       <c r="H217"/>
       <c r="I217" s="2"/>
       <c r="J217" s="6"/>
     </row>
-    <row r="218" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A218" s="2">
         <v>212</v>
       </c>
-      <c r="B218" s="16" t="s">
-[...7 lines deleted...]
-      <c r="F218" s="12"/>
+      <c r="B218" s="14" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C218" s="9" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D218" s="12" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E218" s="13">
+        <v>2022</v>
+      </c>
+      <c r="F218" s="12">
+        <v>2023</v>
+      </c>
       <c r="H218"/>
       <c r="I218" s="2"/>
       <c r="J218" s="6"/>
     </row>
     <row r="219" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A219" s="2">
         <v>213</v>
       </c>
-      <c r="B219" s="16" t="s">
-[...3 lines deleted...]
-        <v>1512</v>
+      <c r="B219" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="C219" s="9" t="s">
+        <v>339</v>
       </c>
       <c r="D219" s="12"/>
       <c r="E219" s="13"/>
       <c r="F219" s="12"/>
       <c r="H219"/>
       <c r="I219" s="2"/>
       <c r="J219" s="6"/>
     </row>
-    <row r="220" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A220" s="2">
         <v>214</v>
       </c>
-      <c r="B220" s="14" t="s">
-[...3 lines deleted...]
-        <v>347</v>
+      <c r="B220" s="16" t="s">
+        <v>344</v>
+      </c>
+      <c r="C220" s="18" t="s">
+        <v>345</v>
       </c>
       <c r="D220" s="12"/>
       <c r="E220" s="13"/>
       <c r="F220" s="12"/>
       <c r="H220"/>
       <c r="I220" s="2"/>
       <c r="J220" s="6"/>
     </row>
-    <row r="221" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A221" s="2">
         <v>215</v>
       </c>
-      <c r="B221" s="15" t="s">
-[...3 lines deleted...]
-        <v>1460</v>
+      <c r="B221" s="16" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C221" s="18" t="s">
+        <v>1512</v>
       </c>
       <c r="D221" s="12"/>
       <c r="E221" s="13"/>
       <c r="F221" s="12"/>
       <c r="H221"/>
       <c r="I221" s="2"/>
       <c r="J221" s="6"/>
     </row>
-    <row r="222" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A222" s="2">
         <v>216</v>
       </c>
       <c r="B222" s="14" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C222" s="9" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D222" s="12"/>
       <c r="E222" s="13"/>
       <c r="F222" s="12"/>
       <c r="H222"/>
       <c r="I222" s="2"/>
       <c r="J222" s="6"/>
     </row>
     <row r="223" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A223" s="2">
         <v>217</v>
       </c>
-      <c r="B223" s="14" t="s">
-        <v>350</v>
+      <c r="B223" s="15" t="s">
+        <v>1414</v>
       </c>
       <c r="C223" s="9" t="s">
-        <v>351</v>
+        <v>1460</v>
       </c>
       <c r="D223" s="12"/>
       <c r="E223" s="13"/>
       <c r="F223" s="12"/>
       <c r="H223"/>
       <c r="I223" s="2"/>
       <c r="J223" s="6"/>
     </row>
     <row r="224" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A224" s="2">
         <v>218</v>
       </c>
       <c r="B224" s="14" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C224" s="9" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="D224" s="12"/>
       <c r="E224" s="13"/>
       <c r="F224" s="12"/>
       <c r="H224"/>
       <c r="I224" s="2"/>
       <c r="J224" s="6"/>
     </row>
     <row r="225" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A225" s="2">
         <v>219</v>
       </c>
       <c r="B225" s="14" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C225" s="9" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="D225" s="12"/>
       <c r="E225" s="13"/>
       <c r="F225" s="12"/>
       <c r="H225"/>
       <c r="I225" s="2"/>
       <c r="J225" s="6"/>
     </row>
-    <row r="226" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A226" s="2">
         <v>220</v>
       </c>
       <c r="B226" s="14" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="C226" s="9" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="D226" s="12"/>
       <c r="E226" s="13"/>
       <c r="F226" s="12"/>
       <c r="H226"/>
       <c r="I226" s="2"/>
       <c r="J226" s="6"/>
     </row>
     <row r="227" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A227" s="2">
         <v>221</v>
       </c>
       <c r="B227" s="14" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C227" s="9" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D227" s="12"/>
       <c r="E227" s="13"/>
       <c r="F227" s="12"/>
       <c r="H227"/>
       <c r="I227" s="2"/>
       <c r="J227" s="6"/>
     </row>
     <row r="228" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A228" s="2">
         <v>222</v>
       </c>
       <c r="B228" s="14" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="C228" s="9" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="D228" s="12"/>
       <c r="E228" s="13"/>
       <c r="F228" s="12"/>
       <c r="H228"/>
       <c r="I228" s="2"/>
       <c r="J228" s="6"/>
     </row>
     <row r="229" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A229" s="2">
         <v>223</v>
       </c>
       <c r="B229" s="14" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C229" s="9" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="D229" s="12"/>
       <c r="E229" s="13"/>
       <c r="F229" s="12"/>
       <c r="H229"/>
       <c r="I229" s="2"/>
       <c r="J229" s="6"/>
     </row>
     <row r="230" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A230" s="2">
         <v>224</v>
       </c>
       <c r="B230" s="14" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C230" s="9" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D230" s="12"/>
       <c r="E230" s="13"/>
       <c r="F230" s="12"/>
       <c r="H230"/>
       <c r="I230" s="2"/>
       <c r="J230" s="6"/>
     </row>
-    <row r="231" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A231" s="2">
         <v>225</v>
       </c>
       <c r="B231" s="14" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C231" s="9" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="D231" s="12"/>
       <c r="E231" s="13"/>
       <c r="F231" s="12"/>
       <c r="H231"/>
       <c r="I231" s="2"/>
       <c r="J231" s="6"/>
     </row>
     <row r="232" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A232" s="2">
         <v>226</v>
       </c>
       <c r="B232" s="14" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="C232" s="9" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="D232" s="12"/>
       <c r="E232" s="13"/>
       <c r="F232" s="12"/>
       <c r="H232"/>
       <c r="I232" s="2"/>
       <c r="J232" s="6"/>
     </row>
-    <row r="233" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A233" s="2">
         <v>227</v>
       </c>
       <c r="B233" s="14" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C233" s="9" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="D233" s="12"/>
       <c r="E233" s="13"/>
       <c r="F233" s="12"/>
       <c r="H233"/>
       <c r="I233" s="2"/>
       <c r="J233" s="6"/>
     </row>
-    <row r="234" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A234" s="2">
         <v>228</v>
       </c>
       <c r="B234" s="14" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C234" s="9" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="D234" s="12"/>
       <c r="E234" s="13"/>
       <c r="F234" s="12"/>
       <c r="H234"/>
       <c r="I234" s="2"/>
       <c r="J234" s="6"/>
     </row>
-    <row r="235" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A235" s="2">
         <v>229</v>
       </c>
       <c r="B235" s="14" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C235" s="9" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="D235" s="12"/>
       <c r="E235" s="13"/>
       <c r="F235" s="12"/>
       <c r="H235"/>
       <c r="I235" s="2"/>
       <c r="J235" s="6"/>
     </row>
-    <row r="236" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A236" s="2">
         <v>230</v>
       </c>
       <c r="B236" s="14" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C236" s="9" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="D236" s="12"/>
       <c r="E236" s="13"/>
       <c r="F236" s="12"/>
       <c r="H236"/>
       <c r="I236" s="2"/>
       <c r="J236" s="6"/>
     </row>
     <row r="237" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A237" s="2">
         <v>231</v>
       </c>
       <c r="B237" s="14" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C237" s="9" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="D237" s="12"/>
       <c r="E237" s="13"/>
       <c r="F237" s="12"/>
       <c r="H237"/>
       <c r="I237" s="2"/>
       <c r="J237" s="6"/>
     </row>
-    <row r="238" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A238" s="2">
         <v>232</v>
       </c>
       <c r="B238" s="14" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C238" s="9" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="D238" s="12"/>
       <c r="E238" s="13"/>
       <c r="F238" s="12"/>
       <c r="H238"/>
       <c r="I238" s="2"/>
       <c r="J238" s="6"/>
     </row>
-    <row r="239" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A239" s="2">
         <v>233</v>
       </c>
       <c r="B239" s="14" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C239" s="9" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="D239" s="12"/>
       <c r="E239" s="13"/>
       <c r="F239" s="12"/>
       <c r="H239"/>
       <c r="I239" s="2"/>
       <c r="J239" s="6"/>
     </row>
-    <row r="240" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A240" s="2">
         <v>234</v>
       </c>
       <c r="B240" s="14" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C240" s="9" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="D240" s="12"/>
       <c r="E240" s="13"/>
       <c r="F240" s="12"/>
       <c r="H240"/>
       <c r="I240" s="2"/>
       <c r="J240" s="6"/>
     </row>
     <row r="241" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A241" s="2">
         <v>235</v>
       </c>
       <c r="B241" s="14" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C241" s="9" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="D241" s="12"/>
       <c r="E241" s="13"/>
       <c r="F241" s="12"/>
       <c r="H241"/>
       <c r="I241" s="2"/>
       <c r="J241" s="6"/>
     </row>
     <row r="242" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A242" s="2">
         <v>236</v>
       </c>
       <c r="B242" s="14" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C242" s="9" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="D242" s="12"/>
       <c r="E242" s="13"/>
       <c r="F242" s="12"/>
       <c r="H242"/>
       <c r="I242" s="2"/>
       <c r="J242" s="6"/>
     </row>
     <row r="243" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A243" s="2">
         <v>237</v>
       </c>
       <c r="B243" s="14" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C243" s="9" t="s">
-        <v>391</v>
-[...9 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="D243" s="12"/>
+      <c r="E243" s="13"/>
+      <c r="F243" s="12"/>
       <c r="H243"/>
       <c r="I243" s="2"/>
       <c r="J243" s="6"/>
     </row>
-    <row r="244" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A244" s="2">
         <v>238</v>
       </c>
       <c r="B244" s="14" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="C244" s="9" t="s">
-        <v>393</v>
-[...9 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="D244" s="12"/>
+      <c r="E244" s="13"/>
+      <c r="F244" s="12"/>
       <c r="H244"/>
       <c r="I244" s="2"/>
       <c r="J244" s="6"/>
     </row>
-    <row r="245" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A245" s="2">
         <v>239</v>
       </c>
       <c r="B245" s="14" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C245" s="9" t="s">
-        <v>395</v>
-[...3 lines deleted...]
-      <c r="F245" s="12"/>
+        <v>391</v>
+      </c>
+      <c r="D245" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E245" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F245" s="12">
+        <v>2018</v>
+      </c>
       <c r="H245"/>
       <c r="I245" s="2"/>
       <c r="J245" s="6"/>
     </row>
-    <row r="246" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A246" s="2">
         <v>240</v>
       </c>
       <c r="B246" s="14" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C246" s="9" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="D246" s="12" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E246" s="13">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="F246" s="12">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H246"/>
       <c r="I246" s="2"/>
       <c r="J246" s="6"/>
     </row>
-    <row r="247" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A247" s="2">
         <v>241</v>
       </c>
       <c r="B247" s="14" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="C247" s="9" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="D247" s="12"/>
       <c r="E247" s="13"/>
       <c r="F247" s="12"/>
       <c r="I247" s="2"/>
       <c r="J247" s="6"/>
     </row>
     <row r="248" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A248" s="2">
         <v>242</v>
       </c>
       <c r="B248" s="14" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="C248" s="9" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      <c r="F248" s="12"/>
+        <v>397</v>
+      </c>
+      <c r="D248" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E248" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F248" s="12">
+        <v>2018</v>
+      </c>
       <c r="H248"/>
       <c r="I248" s="2"/>
       <c r="J248" s="6"/>
     </row>
     <row r="249" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="2">
         <v>243</v>
       </c>
       <c r="B249" s="14" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C249" s="9" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="D249" s="12"/>
       <c r="E249" s="13"/>
       <c r="F249" s="12"/>
       <c r="H249"/>
       <c r="I249" s="2"/>
       <c r="J249" s="6"/>
     </row>
-    <row r="250" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A250" s="2">
         <v>244</v>
       </c>
       <c r="B250" s="14" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="C250" s="9" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="D250" s="12"/>
       <c r="E250" s="13"/>
       <c r="F250" s="12"/>
       <c r="H250"/>
       <c r="I250" s="2"/>
       <c r="J250" s="6"/>
     </row>
     <row r="251" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A251" s="2">
         <v>245</v>
       </c>
       <c r="B251" s="14" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C251" s="9" t="s">
-        <v>407</v>
-[...9 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="D251" s="12"/>
+      <c r="E251" s="13"/>
+      <c r="F251" s="12"/>
       <c r="H251"/>
       <c r="I251" s="2"/>
       <c r="J251" s="6"/>
     </row>
-    <row r="252" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A252" s="2">
         <v>246</v>
       </c>
       <c r="B252" s="14" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C252" s="9" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="D252" s="12"/>
       <c r="E252" s="13"/>
       <c r="F252" s="12"/>
       <c r="H252"/>
       <c r="I252" s="2"/>
       <c r="J252" s="6"/>
     </row>
     <row r="253" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A253" s="2">
         <v>247</v>
       </c>
       <c r="B253" s="14" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C253" s="9" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-      <c r="F253" s="12"/>
+        <v>407</v>
+      </c>
+      <c r="D253" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E253" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F253" s="12">
+        <v>2014</v>
+      </c>
       <c r="H253"/>
       <c r="I253" s="2"/>
       <c r="J253" s="6"/>
     </row>
-    <row r="254" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A254" s="2">
         <v>248</v>
       </c>
-      <c r="B254" s="15" t="s">
-        <v>1417</v>
+      <c r="B254" s="14" t="s">
+        <v>408</v>
       </c>
       <c r="C254" s="9" t="s">
-        <v>1461</v>
+        <v>409</v>
       </c>
       <c r="D254" s="12"/>
       <c r="E254" s="13"/>
       <c r="F254" s="12"/>
       <c r="H254"/>
       <c r="I254" s="2"/>
       <c r="J254" s="6"/>
     </row>
     <row r="255" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A255" s="2">
         <v>249</v>
       </c>
       <c r="B255" s="14" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C255" s="9" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D255" s="12"/>
       <c r="E255" s="13"/>
       <c r="F255" s="12"/>
       <c r="H255"/>
       <c r="I255" s="2"/>
       <c r="J255" s="6"/>
     </row>
     <row r="256" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A256" s="2">
         <v>250</v>
       </c>
-      <c r="B256" s="14" t="s">
-        <v>414</v>
+      <c r="B256" s="15" t="s">
+        <v>1417</v>
       </c>
       <c r="C256" s="9" t="s">
-        <v>415</v>
+        <v>1461</v>
       </c>
       <c r="D256" s="12"/>
       <c r="E256" s="13"/>
       <c r="F256" s="12"/>
       <c r="H256"/>
       <c r="I256" s="2"/>
       <c r="J256" s="6"/>
     </row>
     <row r="257" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A257" s="2">
         <v>251</v>
       </c>
       <c r="B257" s="14" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C257" s="9" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="D257" s="12"/>
       <c r="E257" s="13"/>
       <c r="F257" s="12"/>
       <c r="H257"/>
       <c r="I257" s="2"/>
       <c r="J257" s="6"/>
     </row>
-    <row r="258" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A258" s="2">
         <v>252</v>
       </c>
       <c r="B258" s="14" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="C258" s="9" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="D258" s="12"/>
       <c r="E258" s="13"/>
       <c r="F258" s="12"/>
       <c r="H258"/>
       <c r="I258" s="2"/>
       <c r="J258" s="6"/>
     </row>
     <row r="259" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A259" s="2">
         <v>253</v>
       </c>
       <c r="B259" s="14" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="C259" s="9" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="D259" s="12"/>
       <c r="E259" s="13"/>
       <c r="F259" s="12"/>
       <c r="H259"/>
       <c r="I259" s="2"/>
       <c r="J259" s="6"/>
     </row>
-    <row r="260" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A260" s="2">
         <v>254</v>
       </c>
       <c r="B260" s="14" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C260" s="9" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="D260" s="12"/>
       <c r="E260" s="13"/>
       <c r="F260" s="12"/>
       <c r="H260"/>
       <c r="I260" s="2"/>
       <c r="J260" s="6"/>
     </row>
     <row r="261" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A261" s="2">
         <v>255</v>
       </c>
       <c r="B261" s="14" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C261" s="9" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="D261" s="12"/>
       <c r="E261" s="13"/>
       <c r="F261" s="12"/>
       <c r="H261"/>
       <c r="I261" s="2"/>
       <c r="J261" s="6"/>
     </row>
     <row r="262" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A262" s="2">
         <v>256</v>
       </c>
       <c r="B262" s="14" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C262" s="9" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="D262" s="12"/>
       <c r="E262" s="13"/>
       <c r="F262" s="12"/>
       <c r="H262"/>
       <c r="I262" s="2"/>
       <c r="J262" s="6"/>
     </row>
-    <row r="263" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A263" s="2">
         <v>257</v>
       </c>
       <c r="B263" s="14" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C263" s="9" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="D263" s="12"/>
       <c r="E263" s="13"/>
       <c r="F263" s="12"/>
       <c r="H263"/>
       <c r="I263" s="2"/>
       <c r="J263" s="6"/>
     </row>
     <row r="264" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A264" s="2">
         <v>258</v>
       </c>
-      <c r="B264" s="15" t="s">
-        <v>1418</v>
+      <c r="B264" s="14" t="s">
+        <v>426</v>
       </c>
       <c r="C264" s="9" t="s">
-        <v>1462</v>
+        <v>427</v>
       </c>
       <c r="D264" s="12"/>
       <c r="E264" s="13"/>
       <c r="F264" s="12"/>
       <c r="H264"/>
       <c r="I264" s="2"/>
       <c r="J264" s="6"/>
     </row>
     <row r="265" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A265" s="2">
         <v>259</v>
       </c>
-      <c r="B265" s="16" t="s">
-[...3 lines deleted...]
-        <v>1513</v>
+      <c r="B265" s="14" t="s">
+        <v>428</v>
+      </c>
+      <c r="C265" s="9" t="s">
+        <v>429</v>
       </c>
       <c r="D265" s="12"/>
       <c r="E265" s="13"/>
       <c r="F265" s="12"/>
       <c r="H265"/>
       <c r="I265" s="2"/>
       <c r="J265" s="6"/>
     </row>
-    <row r="266" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A266" s="2">
         <v>260</v>
       </c>
-      <c r="B266" s="14" t="s">
-        <v>430</v>
+      <c r="B266" s="15" t="s">
+        <v>1418</v>
       </c>
       <c r="C266" s="9" t="s">
-        <v>431</v>
+        <v>1462</v>
       </c>
       <c r="D266" s="12"/>
       <c r="E266" s="13"/>
       <c r="F266" s="12"/>
       <c r="H266"/>
       <c r="I266" s="2"/>
       <c r="J266" s="6"/>
     </row>
-    <row r="267" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A267" s="2">
         <v>261</v>
       </c>
-      <c r="B267" s="14" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B267" s="16" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C267" s="18" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D267" s="12"/>
+      <c r="E267" s="13"/>
+      <c r="F267" s="12"/>
       <c r="H267"/>
       <c r="I267" s="2"/>
       <c r="J267" s="6"/>
     </row>
     <row r="268" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A268" s="2">
         <v>262</v>
       </c>
       <c r="B268" s="14" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C268" s="9" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="D268" s="12"/>
       <c r="E268" s="13"/>
       <c r="F268" s="12"/>
       <c r="H268"/>
       <c r="I268" s="2"/>
       <c r="J268" s="6"/>
     </row>
-    <row r="269" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A269" s="2">
         <v>263</v>
       </c>
       <c r="B269" s="14" t="s">
-        <v>434</v>
+        <v>1375</v>
       </c>
       <c r="C269" s="9" t="s">
-        <v>435</v>
+        <v>1376</v>
       </c>
       <c r="D269" s="12" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="E269" s="13">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="F269" s="12">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H269"/>
       <c r="I269" s="2"/>
       <c r="J269" s="6"/>
     </row>
     <row r="270" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A270" s="2">
         <v>264</v>
       </c>
       <c r="B270" s="14" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C270" s="9" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="D270" s="12"/>
       <c r="E270" s="13"/>
       <c r="F270" s="12"/>
       <c r="H270"/>
       <c r="I270" s="2"/>
       <c r="J270" s="6"/>
     </row>
-    <row r="271" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A271" s="2">
         <v>265</v>
       </c>
       <c r="B271" s="14" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C271" s="9" t="s">
-        <v>439</v>
-[...3 lines deleted...]
-      <c r="F271" s="12"/>
+        <v>435</v>
+      </c>
+      <c r="D271" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E271" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F271" s="12">
+        <v>2018</v>
+      </c>
       <c r="H271"/>
       <c r="I271" s="2"/>
       <c r="J271" s="6"/>
     </row>
-    <row r="272" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A272" s="2">
         <v>266</v>
       </c>
       <c r="B272" s="14" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="C272" s="9" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="D272" s="12"/>
       <c r="E272" s="13"/>
       <c r="F272" s="12"/>
       <c r="H272"/>
       <c r="I272" s="2"/>
       <c r="J272" s="6"/>
     </row>
-    <row r="273" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A273" s="2">
         <v>267</v>
       </c>
       <c r="B273" s="14" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C273" s="9" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="D273" s="12"/>
       <c r="E273" s="13"/>
       <c r="F273" s="12"/>
       <c r="H273"/>
       <c r="I273" s="2"/>
       <c r="J273" s="6"/>
     </row>
     <row r="274" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A274" s="2">
         <v>268</v>
       </c>
       <c r="B274" s="14" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C274" s="9" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="D274" s="12"/>
       <c r="E274" s="13"/>
       <c r="F274" s="12"/>
       <c r="H274"/>
       <c r="I274" s="2"/>
       <c r="J274" s="6"/>
     </row>
-    <row r="275" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A275" s="2">
         <v>269</v>
       </c>
       <c r="B275" s="14" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C275" s="9" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="D275" s="12"/>
       <c r="E275" s="13"/>
       <c r="F275" s="12"/>
       <c r="H275"/>
       <c r="I275" s="2"/>
       <c r="J275" s="6"/>
     </row>
-    <row r="276" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A276" s="2">
         <v>270</v>
       </c>
       <c r="B276" s="14" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C276" s="9" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="D276" s="12"/>
       <c r="E276" s="13"/>
       <c r="F276" s="12"/>
       <c r="H276"/>
       <c r="I276" s="2"/>
       <c r="J276" s="6"/>
     </row>
     <row r="277" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A277" s="2">
         <v>271</v>
       </c>
       <c r="B277" s="14" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C277" s="9" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="D277" s="12"/>
       <c r="E277" s="13"/>
       <c r="F277" s="12"/>
       <c r="H277"/>
       <c r="I277" s="2"/>
       <c r="J277" s="6"/>
     </row>
     <row r="278" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A278" s="2">
         <v>272</v>
       </c>
       <c r="B278" s="14" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="C278" s="9" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="D278" s="12"/>
       <c r="E278" s="13"/>
       <c r="F278" s="12"/>
       <c r="H278"/>
       <c r="I278" s="2"/>
       <c r="J278" s="6"/>
     </row>
-    <row r="279" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A279" s="2">
         <v>273</v>
       </c>
       <c r="B279" s="14" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="C279" s="9" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="D279" s="12"/>
       <c r="E279" s="13"/>
       <c r="F279" s="12"/>
       <c r="H279"/>
       <c r="I279" s="2"/>
       <c r="J279" s="6"/>
     </row>
     <row r="280" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A280" s="2">
         <v>274</v>
       </c>
-      <c r="B280" s="21" t="s">
-        <v>1551</v>
+      <c r="B280" s="14" t="s">
+        <v>452</v>
       </c>
       <c r="C280" s="9" t="s">
-        <v>1552</v>
-[...9 lines deleted...]
-      </c>
+        <v>453</v>
+      </c>
+      <c r="D280" s="12"/>
+      <c r="E280" s="13"/>
+      <c r="F280" s="12"/>
       <c r="H280"/>
       <c r="I280" s="2"/>
       <c r="J280" s="6"/>
     </row>
     <row r="281" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A281" s="2">
         <v>275</v>
       </c>
       <c r="B281" s="14" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C281" s="9" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="D281" s="12"/>
       <c r="E281" s="13"/>
       <c r="F281" s="12"/>
       <c r="H281"/>
       <c r="I281" s="2"/>
       <c r="J281" s="6"/>
     </row>
     <row r="282" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A282" s="2">
         <v>276</v>
       </c>
-      <c r="B282" s="14" t="s">
-        <v>458</v>
+      <c r="B282" s="21" t="s">
+        <v>1551</v>
       </c>
       <c r="C282" s="9" t="s">
-        <v>459</v>
-[...3 lines deleted...]
-      <c r="F282" s="12"/>
+        <v>1552</v>
+      </c>
+      <c r="D282" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E282" s="13">
+        <v>2019</v>
+      </c>
+      <c r="F282" s="12">
+        <v>2021</v>
+      </c>
       <c r="H282"/>
       <c r="I282" s="2"/>
       <c r="J282" s="6"/>
     </row>
     <row r="283" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="2">
         <v>277</v>
       </c>
-      <c r="B283" s="14" t="s">
-        <v>460</v>
+      <c r="B283" s="24" t="s">
+        <v>1640</v>
       </c>
       <c r="C283" s="9" t="s">
-        <v>461</v>
-[...3 lines deleted...]
-      <c r="F283" s="12"/>
+        <v>1641</v>
+      </c>
+      <c r="D283" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E283" s="13">
+        <v>2024</v>
+      </c>
+      <c r="F283" s="12">
+        <v>2025</v>
+      </c>
       <c r="H283"/>
       <c r="I283" s="2"/>
       <c r="J283" s="6"/>
     </row>
-    <row r="284" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A284" s="2">
         <v>278</v>
       </c>
       <c r="B284" s="14" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="C284" s="9" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="D284" s="12"/>
       <c r="E284" s="13"/>
       <c r="F284" s="12"/>
       <c r="H284"/>
       <c r="I284" s="2"/>
       <c r="J284" s="6"/>
     </row>
-    <row r="285" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A285" s="2">
         <v>279</v>
       </c>
       <c r="B285" s="14" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="C285" s="9" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="D285" s="12"/>
       <c r="E285" s="13"/>
       <c r="F285" s="12"/>
       <c r="H285"/>
       <c r="I285" s="2"/>
       <c r="J285" s="6"/>
     </row>
     <row r="286" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A286" s="2">
         <v>280</v>
       </c>
       <c r="B286" s="14" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="C286" s="9" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="D286" s="12"/>
       <c r="E286" s="13"/>
       <c r="F286" s="12"/>
       <c r="H286"/>
       <c r="I286" s="2"/>
       <c r="J286" s="6"/>
     </row>
-    <row r="287" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A287" s="2">
         <v>281</v>
       </c>
       <c r="B287" s="14" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="C287" s="9" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="D287" s="12"/>
       <c r="E287" s="13"/>
       <c r="F287" s="12"/>
       <c r="H287"/>
       <c r="I287" s="2"/>
       <c r="J287" s="6"/>
     </row>
-    <row r="288" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A288" s="2">
         <v>282</v>
       </c>
       <c r="B288" s="14" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="C288" s="9" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="D288" s="12"/>
       <c r="E288" s="13"/>
       <c r="F288" s="12"/>
       <c r="H288"/>
       <c r="I288" s="2"/>
       <c r="J288" s="6"/>
     </row>
-    <row r="289" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A289" s="2">
         <v>283</v>
       </c>
       <c r="B289" s="14" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="C289" s="9" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="D289" s="12"/>
       <c r="E289" s="13"/>
       <c r="F289" s="12"/>
       <c r="H289"/>
       <c r="I289" s="2"/>
       <c r="J289" s="6"/>
     </row>
     <row r="290" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A290" s="2">
         <v>284</v>
       </c>
       <c r="B290" s="14" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="C290" s="9" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="D290" s="12"/>
       <c r="E290" s="13"/>
       <c r="F290" s="12"/>
       <c r="H290"/>
       <c r="I290" s="2"/>
       <c r="J290" s="6"/>
     </row>
     <row r="291" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A291" s="2">
         <v>285</v>
       </c>
       <c r="B291" s="14" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="C291" s="9" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="D291" s="12"/>
       <c r="E291" s="13"/>
       <c r="F291" s="12"/>
       <c r="H291"/>
       <c r="I291" s="2"/>
       <c r="J291" s="6"/>
     </row>
     <row r="292" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A292" s="2">
         <v>286</v>
       </c>
       <c r="B292" s="14" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="C292" s="9" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="D292" s="12"/>
       <c r="E292" s="13"/>
       <c r="F292" s="12"/>
       <c r="H292"/>
       <c r="I292" s="2"/>
       <c r="J292" s="6"/>
     </row>
-    <row r="293" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A293" s="2">
         <v>287</v>
       </c>
       <c r="B293" s="14" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="C293" s="9" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="D293" s="12"/>
       <c r="E293" s="13"/>
       <c r="F293" s="12"/>
       <c r="H293"/>
       <c r="I293" s="2"/>
       <c r="J293" s="6"/>
     </row>
     <row r="294" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A294" s="2">
         <v>288</v>
       </c>
       <c r="B294" s="14" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="C294" s="9" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="D294" s="12"/>
       <c r="E294" s="13"/>
       <c r="F294" s="12"/>
       <c r="H294"/>
       <c r="I294" s="2"/>
       <c r="J294" s="6"/>
     </row>
     <row r="295" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="2">
         <v>289</v>
       </c>
       <c r="B295" s="14" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="C295" s="9" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="D295" s="12"/>
       <c r="E295" s="13"/>
       <c r="F295" s="12"/>
       <c r="H295"/>
       <c r="I295" s="2"/>
       <c r="J295" s="6"/>
     </row>
-    <row r="296" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A296" s="2">
         <v>290</v>
       </c>
       <c r="B296" s="14" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="C296" s="9" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="D296" s="12"/>
       <c r="E296" s="13"/>
       <c r="F296" s="12"/>
       <c r="H296"/>
       <c r="I296" s="2"/>
       <c r="J296" s="6"/>
     </row>
     <row r="297" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A297" s="2">
         <v>291</v>
       </c>
       <c r="B297" s="14" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="C297" s="9" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="D297" s="12"/>
       <c r="E297" s="13"/>
       <c r="F297" s="12"/>
       <c r="H297"/>
       <c r="I297" s="2"/>
       <c r="J297" s="6"/>
     </row>
     <row r="298" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="2">
         <v>292</v>
       </c>
       <c r="B298" s="14" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="C298" s="9" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="D298" s="12"/>
       <c r="E298" s="13"/>
       <c r="F298" s="12"/>
       <c r="H298"/>
       <c r="I298" s="2"/>
       <c r="J298" s="6"/>
     </row>
     <row r="299" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="2">
         <v>293</v>
       </c>
       <c r="B299" s="14" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="C299" s="9" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="D299" s="12"/>
       <c r="E299" s="13"/>
       <c r="F299" s="12"/>
       <c r="H299"/>
       <c r="I299" s="2"/>
       <c r="J299" s="6"/>
     </row>
-    <row r="300" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A300" s="2">
         <v>294</v>
       </c>
       <c r="B300" s="14" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="C300" s="9" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="D300" s="12"/>
       <c r="E300" s="13"/>
       <c r="F300" s="12"/>
       <c r="H300"/>
       <c r="I300" s="2"/>
       <c r="J300" s="6"/>
     </row>
     <row r="301" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A301" s="2">
         <v>295</v>
       </c>
-      <c r="B301" s="15" t="s">
-        <v>1616</v>
+      <c r="B301" s="14" t="s">
+        <v>490</v>
       </c>
       <c r="C301" s="9" t="s">
-        <v>1617</v>
-[...9 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="D301" s="12"/>
+      <c r="E301" s="13"/>
+      <c r="F301" s="12"/>
       <c r="H301"/>
       <c r="I301" s="2"/>
       <c r="J301" s="6"/>
     </row>
-    <row r="302" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A302" s="2">
         <v>296</v>
       </c>
-      <c r="B302" s="15" t="s">
-        <v>1438</v>
+      <c r="B302" s="14" t="s">
+        <v>492</v>
       </c>
       <c r="C302" s="9" t="s">
-        <v>1463</v>
-[...9 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+      <c r="D302" s="12"/>
+      <c r="E302" s="13"/>
+      <c r="F302" s="12"/>
       <c r="H302"/>
       <c r="I302" s="2"/>
       <c r="J302" s="6"/>
     </row>
-    <row r="303" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A303" s="2">
         <v>297</v>
       </c>
       <c r="B303" s="14" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="C303" s="9" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="D303" s="12"/>
       <c r="E303" s="13"/>
       <c r="F303" s="12"/>
       <c r="H303"/>
       <c r="I303" s="2"/>
       <c r="J303" s="6"/>
     </row>
-    <row r="304" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A304" s="2">
         <v>298</v>
       </c>
-      <c r="B304" s="14" t="s">
-        <v>613</v>
+      <c r="B304" s="15" t="s">
+        <v>1616</v>
       </c>
       <c r="C304" s="9" t="s">
-        <v>614</v>
-[...3 lines deleted...]
-      <c r="F304" s="12"/>
+        <v>1617</v>
+      </c>
+      <c r="D304" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E304" s="13">
+        <v>2021</v>
+      </c>
+      <c r="F304" s="12">
+        <v>2023</v>
+      </c>
       <c r="H304"/>
       <c r="I304" s="2"/>
       <c r="J304" s="6"/>
     </row>
-    <row r="305" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A305" s="2">
         <v>299</v>
       </c>
-      <c r="B305" s="14" t="s">
-        <v>500</v>
+      <c r="B305" s="15" t="s">
+        <v>1438</v>
       </c>
       <c r="C305" s="9" t="s">
-        <v>501</v>
-[...3 lines deleted...]
-      <c r="F305" s="12"/>
+        <v>1463</v>
+      </c>
+      <c r="D305" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E305" s="13">
+        <v>2017</v>
+      </c>
+      <c r="F305" s="12">
+        <v>2019</v>
+      </c>
       <c r="H305"/>
       <c r="I305" s="2"/>
       <c r="J305" s="6"/>
     </row>
     <row r="306" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A306" s="2">
         <v>300</v>
       </c>
       <c r="B306" s="14" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="C306" s="9" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="D306" s="12"/>
       <c r="E306" s="13"/>
       <c r="F306" s="12"/>
       <c r="H306"/>
       <c r="I306" s="2"/>
       <c r="J306" s="6"/>
     </row>
     <row r="307" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A307" s="2">
         <v>301</v>
       </c>
       <c r="B307" s="14" t="s">
-        <v>504</v>
+        <v>613</v>
       </c>
       <c r="C307" s="9" t="s">
-        <v>505</v>
+        <v>614</v>
       </c>
       <c r="D307" s="12"/>
       <c r="E307" s="13"/>
       <c r="F307" s="12"/>
       <c r="H307"/>
       <c r="I307" s="2"/>
       <c r="J307" s="6"/>
     </row>
-    <row r="308" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A308" s="2">
         <v>302</v>
       </c>
       <c r="B308" s="14" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="C308" s="9" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="D308" s="12"/>
       <c r="E308" s="13"/>
       <c r="F308" s="12"/>
       <c r="H308"/>
       <c r="I308" s="2"/>
       <c r="J308" s="6"/>
     </row>
-    <row r="309" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A309" s="2">
         <v>303</v>
       </c>
       <c r="B309" s="14" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="C309" s="9" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="D309" s="12"/>
       <c r="E309" s="13"/>
       <c r="F309" s="12"/>
       <c r="H309"/>
       <c r="I309" s="2"/>
       <c r="J309" s="6"/>
     </row>
     <row r="310" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A310" s="2">
         <v>304</v>
       </c>
       <c r="B310" s="14" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="C310" s="9" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="D310" s="12"/>
       <c r="E310" s="13"/>
       <c r="F310" s="12"/>
       <c r="H310"/>
       <c r="I310" s="2"/>
       <c r="J310" s="6"/>
     </row>
     <row r="311" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A311" s="2">
         <v>305</v>
       </c>
       <c r="B311" s="14" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="C311" s="9" t="s">
-        <v>513</v>
-[...9 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="D311" s="12"/>
+      <c r="E311" s="13"/>
+      <c r="F311" s="12"/>
       <c r="H311"/>
       <c r="I311" s="2"/>
       <c r="J311" s="6"/>
     </row>
     <row r="312" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A312" s="2">
         <v>306</v>
       </c>
       <c r="B312" s="14" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="C312" s="9" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="D312" s="12"/>
       <c r="E312" s="13"/>
       <c r="F312" s="12"/>
       <c r="H312"/>
       <c r="I312" s="2"/>
       <c r="J312" s="6"/>
     </row>
     <row r="313" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A313" s="2">
         <v>307</v>
       </c>
       <c r="B313" s="14" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="C313" s="9" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="D313" s="12"/>
       <c r="E313" s="13"/>
       <c r="F313" s="12"/>
       <c r="H313"/>
       <c r="I313" s="2"/>
       <c r="J313" s="6"/>
     </row>
-    <row r="314" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A314" s="2">
         <v>308</v>
       </c>
       <c r="B314" s="14" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="C314" s="9" t="s">
-        <v>517</v>
-[...3 lines deleted...]
-      <c r="F314" s="12"/>
+        <v>513</v>
+      </c>
+      <c r="D314" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E314" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F314" s="12">
+        <v>2012</v>
+      </c>
       <c r="H314"/>
       <c r="I314" s="2"/>
       <c r="J314" s="6"/>
     </row>
     <row r="315" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A315" s="2">
         <v>309</v>
       </c>
       <c r="B315" s="14" t="s">
-        <v>518</v>
+        <v>496</v>
       </c>
       <c r="C315" s="9" t="s">
-        <v>519</v>
+        <v>497</v>
       </c>
       <c r="D315" s="12"/>
       <c r="E315" s="13"/>
       <c r="F315" s="12"/>
       <c r="H315"/>
       <c r="I315" s="2"/>
       <c r="J315" s="6"/>
     </row>
-    <row r="316" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A316" s="2">
         <v>310</v>
       </c>
       <c r="B316" s="14" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="C316" s="9" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="D316" s="12"/>
       <c r="E316" s="13"/>
       <c r="F316" s="12"/>
       <c r="H316"/>
       <c r="I316" s="2"/>
       <c r="J316" s="6"/>
     </row>
     <row r="317" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A317" s="2">
         <v>311</v>
       </c>
       <c r="B317" s="14" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="C317" s="9" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="D317" s="12"/>
       <c r="E317" s="13"/>
       <c r="F317" s="12"/>
       <c r="H317"/>
       <c r="I317" s="2"/>
       <c r="J317" s="6"/>
     </row>
-    <row r="318" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A318" s="2">
         <v>312</v>
       </c>
-      <c r="B318" s="21" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B318" s="14" t="s">
+        <v>518</v>
+      </c>
+      <c r="C318" s="9" t="s">
+        <v>519</v>
+      </c>
+      <c r="D318" s="12"/>
+      <c r="E318" s="13"/>
+      <c r="F318" s="12"/>
       <c r="H318"/>
       <c r="I318" s="2"/>
       <c r="J318" s="6"/>
     </row>
     <row r="319" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A319" s="2">
         <v>313</v>
       </c>
       <c r="B319" s="14" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C319" s="9" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="D319" s="12"/>
       <c r="E319" s="13"/>
       <c r="F319" s="12"/>
       <c r="H319"/>
       <c r="I319" s="2"/>
       <c r="J319" s="6"/>
     </row>
     <row r="320" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A320" s="2">
         <v>314</v>
       </c>
       <c r="B320" s="14" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="C320" s="9" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="D320" s="12"/>
       <c r="E320" s="13"/>
       <c r="F320" s="12"/>
       <c r="H320"/>
       <c r="I320" s="2"/>
       <c r="J320" s="6"/>
     </row>
-    <row r="321" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A321" s="2">
         <v>315</v>
       </c>
-      <c r="B321" s="14" t="s">
-[...7 lines deleted...]
-      <c r="F321" s="12"/>
+      <c r="B321" s="21" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C321" s="20" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D321" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E321" s="13">
+        <v>2019</v>
+      </c>
+      <c r="F321" s="12">
+        <v>2021</v>
+      </c>
       <c r="H321"/>
       <c r="I321" s="2"/>
       <c r="J321" s="6"/>
     </row>
     <row r="322" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A322" s="2">
         <v>316</v>
       </c>
       <c r="B322" s="14" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="C322" s="9" t="s">
-        <v>531</v>
-[...9 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="D322" s="12"/>
+      <c r="E322" s="13"/>
+      <c r="F322" s="12"/>
       <c r="H322"/>
       <c r="I322" s="2"/>
       <c r="J322" s="6"/>
     </row>
-    <row r="323" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A323" s="2">
         <v>317</v>
       </c>
       <c r="B323" s="14" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
       <c r="C323" s="9" t="s">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="D323" s="12"/>
       <c r="E323" s="13"/>
       <c r="F323" s="12"/>
       <c r="H323"/>
       <c r="I323" s="2"/>
       <c r="J323" s="6"/>
     </row>
     <row r="324" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A324" s="2">
         <v>318</v>
       </c>
       <c r="B324" s="14" t="s">
-        <v>536</v>
+        <v>528</v>
       </c>
       <c r="C324" s="9" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="D324" s="12"/>
       <c r="E324" s="13"/>
       <c r="F324" s="12"/>
       <c r="H324"/>
       <c r="I324" s="2"/>
       <c r="J324" s="6"/>
     </row>
     <row r="325" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A325" s="2">
         <v>319</v>
       </c>
-      <c r="B325" s="15" t="s">
-[...3 lines deleted...]
-        <v>1514</v>
+      <c r="B325" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="C325" s="9" t="s">
+        <v>531</v>
       </c>
       <c r="D325" s="12" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="E325" s="13">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="F325" s="12">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="H325"/>
       <c r="I325" s="2"/>
       <c r="J325" s="6"/>
     </row>
     <row r="326" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A326" s="2">
         <v>320</v>
       </c>
       <c r="B326" s="14" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="C326" s="9" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="D326" s="12"/>
       <c r="E326" s="13"/>
       <c r="F326" s="12"/>
       <c r="H326"/>
       <c r="I326" s="2"/>
       <c r="J326" s="6"/>
     </row>
-    <row r="327" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A327" s="2">
         <v>321</v>
       </c>
       <c r="B327" s="14" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="C327" s="9" t="s">
-        <v>541</v>
-[...9 lines deleted...]
-      </c>
+        <v>537</v>
+      </c>
+      <c r="D327" s="12"/>
+      <c r="E327" s="13"/>
+      <c r="F327" s="12"/>
       <c r="H327"/>
       <c r="I327" s="2"/>
       <c r="J327" s="6"/>
     </row>
     <row r="328" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A328" s="2">
         <v>322</v>
       </c>
-      <c r="B328" s="14" t="s">
-[...3 lines deleted...]
-        <v>1602</v>
+      <c r="B328" s="15" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C328" s="23" t="s">
+        <v>1514</v>
       </c>
       <c r="D328" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E328" s="13">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="F328" s="12">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="H328"/>
       <c r="I328" s="2"/>
       <c r="J328" s="6"/>
     </row>
     <row r="329" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A329" s="2">
         <v>323</v>
       </c>
       <c r="B329" s="14" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="C329" s="9" t="s">
-        <v>543</v>
-[...9 lines deleted...]
-      </c>
+        <v>539</v>
+      </c>
+      <c r="D329" s="12"/>
+      <c r="E329" s="13"/>
+      <c r="F329" s="12"/>
       <c r="H329"/>
       <c r="I329" s="2"/>
       <c r="J329" s="6"/>
     </row>
-    <row r="330" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A330" s="2">
         <v>324</v>
       </c>
       <c r="B330" s="14" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="C330" s="9" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="D330" s="12" t="s">
-        <v>1541</v>
+        <v>23</v>
       </c>
       <c r="E330" s="13">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="F330" s="12">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="H330"/>
       <c r="I330" s="2"/>
       <c r="J330" s="6"/>
     </row>
     <row r="331" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A331" s="2">
         <v>325</v>
       </c>
       <c r="B331" s="14" t="s">
-        <v>546</v>
+        <v>1603</v>
       </c>
       <c r="C331" s="9" t="s">
-        <v>547</v>
-[...3 lines deleted...]
-      <c r="F331" s="12"/>
+        <v>1602</v>
+      </c>
+      <c r="D331" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E331" s="13">
+        <v>2020</v>
+      </c>
+      <c r="F331" s="12">
+        <v>2022</v>
+      </c>
       <c r="H331"/>
       <c r="I331" s="2"/>
       <c r="J331" s="6"/>
     </row>
     <row r="332" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="2">
         <v>326</v>
       </c>
       <c r="B332" s="14" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C332" s="9" t="s">
-        <v>549</v>
-[...3 lines deleted...]
-      <c r="F332" s="12"/>
+        <v>543</v>
+      </c>
+      <c r="D332" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E332" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F332" s="12">
+        <v>2015</v>
+      </c>
       <c r="H332"/>
       <c r="I332" s="2"/>
       <c r="J332" s="6"/>
     </row>
-    <row r="333" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A333" s="2">
         <v>327</v>
       </c>
       <c r="B333" s="14" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="C333" s="9" t="s">
-        <v>551</v>
-[...3 lines deleted...]
-      <c r="F333" s="12"/>
+        <v>545</v>
+      </c>
+      <c r="D333" s="12" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E333" s="13">
+        <v>2016</v>
+      </c>
+      <c r="F333" s="12">
+        <v>2019</v>
+      </c>
       <c r="H333"/>
       <c r="I333" s="2"/>
       <c r="J333" s="6"/>
     </row>
-    <row r="334" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A334" s="2">
         <v>328</v>
       </c>
       <c r="B334" s="14" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="C334" s="9" t="s">
-        <v>553</v>
-[...9 lines deleted...]
-      </c>
+        <v>547</v>
+      </c>
+      <c r="D334" s="12"/>
+      <c r="E334" s="13"/>
+      <c r="F334" s="12"/>
       <c r="H334"/>
       <c r="I334" s="2"/>
       <c r="J334" s="6"/>
     </row>
     <row r="335" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="2">
         <v>329</v>
       </c>
       <c r="B335" s="14" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="C335" s="9" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="D335" s="12"/>
       <c r="E335" s="13"/>
       <c r="F335" s="12"/>
       <c r="H335"/>
       <c r="I335" s="2"/>
       <c r="J335" s="6"/>
     </row>
-    <row r="336" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A336" s="2">
         <v>330</v>
       </c>
       <c r="B336" s="14" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C336" s="9" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="D336" s="12"/>
       <c r="E336" s="13"/>
       <c r="F336" s="12"/>
       <c r="H336"/>
       <c r="I336" s="2"/>
       <c r="J336" s="6"/>
     </row>
     <row r="337" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="2">
         <v>331</v>
       </c>
       <c r="B337" s="14" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="C337" s="9" t="s">
-        <v>559</v>
-[...3 lines deleted...]
-      <c r="F337" s="12"/>
+        <v>553</v>
+      </c>
+      <c r="D337" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E337" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F337" s="12">
+        <v>2017</v>
+      </c>
       <c r="H337"/>
       <c r="I337" s="2"/>
       <c r="J337" s="6"/>
     </row>
-    <row r="338" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A338" s="2">
         <v>332</v>
       </c>
       <c r="B338" s="14" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C338" s="9" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="D338" s="12"/>
       <c r="E338" s="13"/>
       <c r="F338" s="12"/>
       <c r="H338"/>
       <c r="I338" s="2"/>
       <c r="J338" s="6"/>
     </row>
-    <row r="339" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A339" s="2">
         <v>333</v>
       </c>
       <c r="B339" s="14" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="C339" s="9" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="D339" s="12"/>
       <c r="E339" s="13"/>
       <c r="F339" s="12"/>
       <c r="H339"/>
       <c r="I339" s="2"/>
       <c r="J339" s="6"/>
     </row>
     <row r="340" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="2">
         <v>334</v>
       </c>
       <c r="B340" s="14" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="C340" s="9" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="D340" s="12"/>
       <c r="E340" s="13"/>
       <c r="F340" s="12"/>
       <c r="H340"/>
       <c r="I340" s="2"/>
       <c r="J340" s="6"/>
     </row>
-    <row r="341" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A341" s="2">
         <v>335</v>
       </c>
-      <c r="B341" s="15" t="s">
-        <v>1439</v>
+      <c r="B341" s="14" t="s">
+        <v>560</v>
       </c>
       <c r="C341" s="9" t="s">
-        <v>1464</v>
-[...9 lines deleted...]
-      </c>
+        <v>561</v>
+      </c>
+      <c r="D341" s="12"/>
+      <c r="E341" s="13"/>
+      <c r="F341" s="12"/>
       <c r="H341"/>
       <c r="I341" s="2"/>
       <c r="J341" s="6"/>
     </row>
     <row r="342" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="2">
         <v>336</v>
       </c>
       <c r="B342" s="14" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C342" s="9" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="D342" s="12"/>
       <c r="E342" s="13"/>
       <c r="F342" s="12"/>
       <c r="H342"/>
       <c r="I342" s="2"/>
       <c r="J342" s="6"/>
     </row>
     <row r="343" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="2">
         <v>337</v>
       </c>
       <c r="B343" s="14" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="C343" s="9" t="s">
-        <v>568</v>
-[...9 lines deleted...]
-      </c>
+        <v>564</v>
+      </c>
+      <c r="D343" s="12"/>
+      <c r="E343" s="13"/>
+      <c r="F343" s="12"/>
       <c r="H343"/>
       <c r="I343" s="2"/>
       <c r="J343" s="6"/>
     </row>
     <row r="344" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A344" s="2">
         <v>338</v>
       </c>
-      <c r="B344" s="21" t="s">
-        <v>1555</v>
+      <c r="B344" s="15" t="s">
+        <v>1439</v>
       </c>
       <c r="C344" s="9" t="s">
-        <v>1556</v>
+        <v>1464</v>
       </c>
       <c r="D344" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E344" s="13">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="F344" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H344"/>
       <c r="I344" s="2"/>
       <c r="J344" s="6"/>
     </row>
-    <row r="345" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A345" s="2">
         <v>339</v>
       </c>
       <c r="B345" s="14" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="C345" s="9" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="D345" s="12"/>
       <c r="E345" s="13"/>
       <c r="F345" s="12"/>
       <c r="H345"/>
       <c r="I345" s="2"/>
       <c r="J345" s="6"/>
     </row>
     <row r="346" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A346" s="2">
         <v>340</v>
       </c>
       <c r="B346" s="14" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="C346" s="9" t="s">
-        <v>572</v>
-[...3 lines deleted...]
-      <c r="F346" s="12"/>
+        <v>568</v>
+      </c>
+      <c r="D346" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E346" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F346" s="12">
+        <v>2017</v>
+      </c>
       <c r="H346"/>
       <c r="I346" s="2"/>
       <c r="J346" s="6"/>
     </row>
-    <row r="347" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A347" s="2">
         <v>341</v>
       </c>
-      <c r="B347" s="14" t="s">
-        <v>532</v>
+      <c r="B347" s="21" t="s">
+        <v>1555</v>
       </c>
       <c r="C347" s="9" t="s">
-        <v>533</v>
+        <v>1556</v>
       </c>
       <c r="D347" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E347" s="13">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="F347" s="12">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="H347"/>
       <c r="I347" s="2"/>
       <c r="J347" s="6"/>
     </row>
     <row r="348" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A348" s="2">
         <v>342</v>
       </c>
-      <c r="B348" s="15" t="s">
-        <v>1419</v>
+      <c r="B348" s="14" t="s">
+        <v>569</v>
       </c>
       <c r="C348" s="9" t="s">
-        <v>1465</v>
+        <v>570</v>
       </c>
       <c r="D348" s="12"/>
       <c r="E348" s="13"/>
       <c r="F348" s="12"/>
       <c r="H348"/>
       <c r="I348" s="2"/>
       <c r="J348" s="6"/>
     </row>
     <row r="349" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A349" s="2">
         <v>343</v>
       </c>
       <c r="B349" s="14" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="C349" s="9" t="s">
-        <v>574</v>
-[...9 lines deleted...]
-      </c>
+        <v>572</v>
+      </c>
+      <c r="D349" s="12"/>
+      <c r="E349" s="13"/>
+      <c r="F349" s="12"/>
       <c r="H349"/>
       <c r="I349" s="2"/>
       <c r="J349" s="6"/>
     </row>
     <row r="350" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A350" s="2">
         <v>344</v>
       </c>
       <c r="B350" s="14" t="s">
-        <v>575</v>
+        <v>532</v>
       </c>
       <c r="C350" s="9" t="s">
-        <v>576</v>
+        <v>533</v>
       </c>
       <c r="D350" s="12" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="E350" s="13">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="F350" s="12">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="H350"/>
       <c r="I350" s="2"/>
       <c r="J350" s="6"/>
     </row>
-    <row r="351" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A351" s="2">
         <v>345</v>
       </c>
-      <c r="B351" s="14" t="s">
-        <v>577</v>
+      <c r="B351" s="15" t="s">
+        <v>1419</v>
       </c>
       <c r="C351" s="9" t="s">
-        <v>578</v>
+        <v>1465</v>
       </c>
       <c r="D351" s="12"/>
       <c r="E351" s="13"/>
       <c r="F351" s="12"/>
       <c r="H351"/>
       <c r="I351" s="2"/>
       <c r="J351" s="6"/>
     </row>
     <row r="352" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A352" s="2">
         <v>346</v>
       </c>
       <c r="B352" s="14" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="C352" s="9" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      <c r="F352" s="12"/>
+        <v>574</v>
+      </c>
+      <c r="D352" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E352" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F352" s="12">
+        <v>2016</v>
+      </c>
       <c r="H352"/>
       <c r="I352" s="2"/>
       <c r="J352" s="6"/>
     </row>
     <row r="353" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A353" s="2">
         <v>347</v>
       </c>
       <c r="B353" s="14" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C353" s="9" t="s">
-        <v>582</v>
-[...3 lines deleted...]
-      <c r="F353" s="12"/>
+        <v>576</v>
+      </c>
+      <c r="D353" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E353" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F353" s="12">
+        <v>2014</v>
+      </c>
       <c r="H353"/>
       <c r="I353" s="2"/>
       <c r="J353" s="6"/>
     </row>
-    <row r="354" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A354" s="2">
         <v>348</v>
       </c>
       <c r="B354" s="14" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="C354" s="9" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="D354" s="12"/>
       <c r="E354" s="13"/>
       <c r="F354" s="12"/>
       <c r="H354"/>
       <c r="I354" s="2"/>
       <c r="J354" s="6"/>
     </row>
     <row r="355" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A355" s="2">
         <v>349</v>
       </c>
       <c r="B355" s="14" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="C355" s="9" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="D355" s="12"/>
       <c r="E355" s="13"/>
       <c r="F355" s="12"/>
       <c r="H355"/>
       <c r="I355" s="2"/>
       <c r="J355" s="6"/>
     </row>
-    <row r="356" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A356" s="2">
         <v>350</v>
       </c>
       <c r="B356" s="14" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="C356" s="9" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="D356" s="12"/>
       <c r="E356" s="13"/>
       <c r="F356" s="12"/>
       <c r="H356"/>
       <c r="I356" s="2"/>
       <c r="J356" s="6"/>
     </row>
-    <row r="357" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A357" s="2">
         <v>351</v>
       </c>
       <c r="B357" s="14" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="C357" s="9" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="D357" s="12"/>
       <c r="E357" s="13"/>
       <c r="F357" s="12"/>
       <c r="H357"/>
       <c r="I357" s="2"/>
       <c r="J357" s="6"/>
     </row>
     <row r="358" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A358" s="2">
         <v>352</v>
       </c>
       <c r="B358" s="14" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C358" s="9" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="D358" s="12"/>
       <c r="E358" s="13"/>
       <c r="F358" s="12"/>
       <c r="H358"/>
       <c r="I358" s="2"/>
       <c r="J358" s="6"/>
     </row>
-    <row r="359" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A359" s="2">
         <v>353</v>
       </c>
       <c r="B359" s="14" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="C359" s="9" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="D359" s="12"/>
       <c r="E359" s="13"/>
       <c r="F359" s="12"/>
       <c r="H359"/>
       <c r="I359" s="2"/>
       <c r="J359" s="6"/>
     </row>
     <row r="360" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A360" s="2">
         <v>354</v>
       </c>
-      <c r="B360" s="14" t="s">
-        <v>595</v>
+      <c r="B360" s="19" t="s">
+        <v>1638</v>
       </c>
       <c r="C360" s="9" t="s">
-        <v>596</v>
-[...3 lines deleted...]
-      <c r="F360" s="12"/>
+        <v>1639</v>
+      </c>
+      <c r="D360" s="12" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E360" s="13">
+        <v>2023</v>
+      </c>
+      <c r="F360" s="12">
+        <v>2025</v>
+      </c>
       <c r="H360"/>
       <c r="I360" s="2"/>
       <c r="J360" s="6"/>
     </row>
-    <row r="361" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A361" s="2">
         <v>355</v>
       </c>
       <c r="B361" s="14" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="C361" s="9" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D361" s="12"/>
       <c r="E361" s="13"/>
       <c r="F361" s="12"/>
       <c r="H361"/>
       <c r="I361" s="2"/>
       <c r="J361" s="6"/>
     </row>
-    <row r="362" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A362" s="2">
         <v>356</v>
       </c>
       <c r="B362" s="14" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="C362" s="9" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="D362" s="12"/>
       <c r="E362" s="13"/>
       <c r="F362" s="12"/>
       <c r="H362"/>
       <c r="I362" s="2"/>
       <c r="J362" s="6"/>
     </row>
     <row r="363" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A363" s="2">
         <v>357</v>
       </c>
       <c r="B363" s="14" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="C363" s="9" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="D363" s="12"/>
       <c r="E363" s="13"/>
       <c r="F363" s="12"/>
       <c r="H363"/>
       <c r="I363" s="2"/>
       <c r="J363" s="6"/>
     </row>
     <row r="364" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A364" s="2">
         <v>358</v>
       </c>
       <c r="B364" s="14" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="C364" s="9" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="D364" s="12"/>
       <c r="E364" s="13"/>
       <c r="F364" s="12"/>
       <c r="H364"/>
       <c r="I364" s="2"/>
       <c r="J364" s="6"/>
     </row>
     <row r="365" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A365" s="2">
         <v>359</v>
       </c>
       <c r="B365" s="14" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="C365" s="9" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="D365" s="12"/>
       <c r="E365" s="13"/>
       <c r="F365" s="12"/>
       <c r="H365"/>
       <c r="I365" s="2"/>
       <c r="J365" s="6"/>
     </row>
     <row r="366" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A366" s="2">
         <v>360</v>
       </c>
       <c r="B366" s="14" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="C366" s="9" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="D366" s="12"/>
       <c r="E366" s="13"/>
       <c r="F366" s="12"/>
       <c r="H366"/>
       <c r="I366" s="2"/>
       <c r="J366" s="6"/>
     </row>
-    <row r="367" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A367" s="2">
         <v>361</v>
       </c>
       <c r="B367" s="14" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="C367" s="9" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="D367" s="12"/>
       <c r="E367" s="13"/>
       <c r="F367" s="12"/>
       <c r="H367"/>
       <c r="I367" s="2"/>
       <c r="J367" s="6"/>
     </row>
     <row r="368" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A368" s="2">
         <v>362</v>
       </c>
       <c r="B368" s="14" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="C368" s="9" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="D368" s="12"/>
       <c r="E368" s="13"/>
       <c r="F368" s="12"/>
       <c r="H368"/>
       <c r="I368" s="2"/>
       <c r="J368" s="6"/>
     </row>
-    <row r="369" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A369" s="2">
         <v>363</v>
       </c>
       <c r="B369" s="14" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="C369" s="9" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="D369" s="12"/>
       <c r="E369" s="13"/>
       <c r="F369" s="12"/>
       <c r="H369"/>
       <c r="I369" s="2"/>
       <c r="J369" s="6"/>
     </row>
     <row r="370" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A370" s="2">
         <v>364</v>
       </c>
       <c r="B370" s="14" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="C370" s="9" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="D370" s="12"/>
       <c r="E370" s="13"/>
       <c r="F370" s="12"/>
       <c r="H370"/>
       <c r="I370" s="2"/>
       <c r="J370" s="6"/>
     </row>
     <row r="371" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A371" s="2">
         <v>365</v>
       </c>
       <c r="B371" s="14" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="C371" s="9" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="D371" s="12"/>
       <c r="E371" s="13"/>
       <c r="F371" s="12"/>
       <c r="H371"/>
       <c r="I371" s="2"/>
       <c r="J371" s="6"/>
     </row>
-    <row r="372" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A372" s="2">
         <v>366</v>
       </c>
       <c r="B372" s="14" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
       <c r="C372" s="9" t="s">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="D372" s="12"/>
       <c r="E372" s="13"/>
       <c r="F372" s="12"/>
       <c r="H372"/>
       <c r="I372" s="2"/>
       <c r="J372" s="6"/>
     </row>
-    <row r="373" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A373" s="2">
         <v>367</v>
       </c>
       <c r="B373" s="14" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="C373" s="9" t="s">
-        <v>624</v>
+        <v>616</v>
       </c>
       <c r="D373" s="12"/>
       <c r="E373" s="13"/>
       <c r="F373" s="12"/>
       <c r="H373"/>
       <c r="I373" s="2"/>
       <c r="J373" s="6"/>
     </row>
     <row r="374" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A374" s="2">
         <v>368</v>
       </c>
       <c r="B374" s="14" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="C374" s="9" t="s">
-        <v>626</v>
+        <v>618</v>
       </c>
       <c r="D374" s="12"/>
       <c r="E374" s="13"/>
       <c r="F374" s="12"/>
       <c r="H374"/>
       <c r="I374" s="2"/>
       <c r="J374" s="6"/>
     </row>
     <row r="375" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A375" s="2">
         <v>369</v>
       </c>
       <c r="B375" s="14" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
       <c r="C375" s="9" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="D375" s="12"/>
       <c r="E375" s="13"/>
       <c r="F375" s="12"/>
       <c r="H375"/>
       <c r="I375" s="2"/>
       <c r="J375" s="6"/>
     </row>
-    <row r="376" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A376" s="2">
         <v>370</v>
       </c>
       <c r="B376" s="14" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="C376" s="9" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="D376" s="12"/>
       <c r="E376" s="13"/>
       <c r="F376" s="12"/>
       <c r="H376"/>
       <c r="I376" s="2"/>
       <c r="J376" s="6"/>
     </row>
     <row r="377" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A377" s="2">
         <v>371</v>
       </c>
       <c r="B377" s="14" t="s">
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="C377" s="9" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="D377" s="12"/>
       <c r="E377" s="13"/>
       <c r="F377" s="12"/>
       <c r="H377"/>
       <c r="I377" s="2"/>
       <c r="J377" s="6"/>
     </row>
-    <row r="378" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A378" s="2">
         <v>372</v>
       </c>
       <c r="B378" s="14" t="s">
-        <v>633</v>
+        <v>1634</v>
       </c>
       <c r="C378" s="9" t="s">
-        <v>634</v>
-[...3 lines deleted...]
-      <c r="F378" s="12"/>
+        <v>1635</v>
+      </c>
+      <c r="D378" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E378" s="13">
+        <v>2022</v>
+      </c>
+      <c r="F378" s="12">
+        <v>2025</v>
+      </c>
       <c r="H378"/>
       <c r="I378" s="2"/>
       <c r="J378" s="6"/>
     </row>
-    <row r="379" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A379" s="2">
         <v>373</v>
       </c>
       <c r="B379" s="14" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="C379" s="9" t="s">
-        <v>636</v>
-[...3 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="D379" s="12"/>
       <c r="E379" s="13"/>
       <c r="F379" s="12"/>
       <c r="H379"/>
       <c r="I379" s="2"/>
       <c r="J379" s="6"/>
     </row>
-    <row r="380" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A380" s="2">
         <v>374</v>
       </c>
       <c r="B380" s="14" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
       <c r="C380" s="9" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="D380" s="12"/>
       <c r="E380" s="13"/>
       <c r="F380" s="12"/>
       <c r="H380"/>
       <c r="I380" s="2"/>
       <c r="J380" s="6"/>
     </row>
-    <row r="381" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A381" s="2">
         <v>375</v>
       </c>
       <c r="B381" s="14" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="C381" s="9" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="D381" s="12"/>
       <c r="E381" s="13"/>
       <c r="F381" s="12"/>
       <c r="H381"/>
       <c r="I381" s="2"/>
       <c r="J381" s="6"/>
     </row>
     <row r="382" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A382" s="2">
         <v>376</v>
       </c>
-      <c r="B382" s="15" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B382" s="14" t="s">
+        <v>631</v>
+      </c>
+      <c r="C382" s="9" t="s">
+        <v>632</v>
+      </c>
+      <c r="D382" s="12"/>
+      <c r="E382" s="13"/>
+      <c r="F382" s="12"/>
       <c r="H382"/>
       <c r="I382" s="2"/>
       <c r="J382" s="6"/>
     </row>
     <row r="383" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A383" s="2">
         <v>377</v>
       </c>
-      <c r="B383" s="15" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B383" s="14" t="s">
+        <v>633</v>
+      </c>
+      <c r="C383" s="9" t="s">
+        <v>634</v>
+      </c>
+      <c r="D383" s="12"/>
+      <c r="E383" s="13"/>
+      <c r="F383" s="12"/>
       <c r="H383"/>
       <c r="I383" s="2"/>
       <c r="J383" s="6"/>
     </row>
     <row r="384" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A384" s="2">
         <v>378</v>
       </c>
       <c r="B384" s="14" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
       <c r="C384" s="9" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="D384" s="12" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      </c>
+        <v>635</v>
+      </c>
+      <c r="E384" s="13"/>
+      <c r="F384" s="12"/>
       <c r="H384"/>
       <c r="I384" s="2"/>
       <c r="J384" s="6"/>
     </row>
     <row r="385" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A385" s="2">
         <v>379</v>
       </c>
       <c r="B385" s="14" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="C385" s="9" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="D385" s="12"/>
       <c r="E385" s="13"/>
       <c r="F385" s="12"/>
       <c r="H385"/>
       <c r="I385" s="2"/>
       <c r="J385" s="6"/>
     </row>
-    <row r="386" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A386" s="2">
         <v>380</v>
       </c>
       <c r="B386" s="14" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="C386" s="9" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="D386" s="12"/>
       <c r="E386" s="13"/>
       <c r="F386" s="12"/>
       <c r="H386"/>
       <c r="I386" s="2"/>
       <c r="J386" s="6"/>
     </row>
-    <row r="387" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A387" s="2">
         <v>381</v>
       </c>
-      <c r="B387" s="14" t="s">
-[...7 lines deleted...]
-      <c r="F387" s="12"/>
+      <c r="B387" s="15" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C387" s="23" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D387" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E387" s="13">
+        <v>2020</v>
+      </c>
+      <c r="F387" s="12">
+        <v>2022</v>
+      </c>
       <c r="H387"/>
       <c r="I387" s="2"/>
       <c r="J387" s="6"/>
     </row>
     <row r="388" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A388" s="2">
         <v>382</v>
       </c>
-      <c r="B388" s="14" t="s">
-[...7 lines deleted...]
-      <c r="F388" s="12"/>
+      <c r="B388" s="15" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C388" s="18" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D388" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E388" s="13">
+        <v>2017</v>
+      </c>
+      <c r="F388" s="12">
+        <v>2019</v>
+      </c>
       <c r="H388"/>
       <c r="I388" s="2"/>
       <c r="J388" s="6"/>
     </row>
     <row r="389" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A389" s="2">
         <v>383</v>
       </c>
-      <c r="B389" s="16" t="s">
-[...7 lines deleted...]
-      <c r="F389" s="12"/>
+      <c r="B389" s="14" t="s">
+        <v>643</v>
+      </c>
+      <c r="C389" s="9" t="s">
+        <v>644</v>
+      </c>
+      <c r="D389" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E389" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F389" s="12">
+        <v>2014</v>
+      </c>
       <c r="H389"/>
       <c r="I389" s="2"/>
       <c r="J389" s="6"/>
     </row>
-    <row r="390" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A390" s="2">
         <v>384</v>
       </c>
       <c r="B390" s="14" t="s">
-        <v>651</v>
+        <v>641</v>
       </c>
       <c r="C390" s="9" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
       <c r="D390" s="12"/>
       <c r="E390" s="13"/>
       <c r="F390" s="12"/>
       <c r="H390"/>
       <c r="I390" s="2"/>
       <c r="J390" s="6"/>
     </row>
-    <row r="391" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A391" s="2">
         <v>385</v>
       </c>
       <c r="B391" s="14" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="C391" s="9" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="D391" s="12"/>
       <c r="E391" s="13"/>
       <c r="F391" s="12"/>
       <c r="H391"/>
       <c r="I391" s="2"/>
       <c r="J391" s="6"/>
     </row>
     <row r="392" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A392" s="2">
         <v>386</v>
       </c>
       <c r="B392" s="14" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="C392" s="9" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="D392" s="12"/>
       <c r="E392" s="13"/>
       <c r="F392" s="12"/>
       <c r="H392"/>
       <c r="I392" s="2"/>
       <c r="J392" s="6"/>
     </row>
     <row r="393" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A393" s="2">
         <v>387</v>
       </c>
       <c r="B393" s="14" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="C393" s="9" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="D393" s="12"/>
       <c r="E393" s="13"/>
       <c r="F393" s="12"/>
       <c r="H393"/>
       <c r="I393" s="2"/>
       <c r="J393" s="6"/>
     </row>
     <row r="394" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A394" s="2">
         <v>388</v>
       </c>
-      <c r="B394" s="14" t="s">
-[...3 lines deleted...]
-        <v>660</v>
+      <c r="B394" s="16" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C394" s="18" t="s">
+        <v>1516</v>
       </c>
       <c r="D394" s="12"/>
       <c r="E394" s="13"/>
       <c r="F394" s="12"/>
       <c r="H394"/>
       <c r="I394" s="2"/>
       <c r="J394" s="6"/>
     </row>
     <row r="395" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A395" s="2">
         <v>389</v>
       </c>
       <c r="B395" s="14" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
       <c r="C395" s="9" t="s">
-        <v>662</v>
-[...9 lines deleted...]
-      </c>
+        <v>652</v>
+      </c>
+      <c r="D395" s="12"/>
+      <c r="E395" s="13"/>
+      <c r="F395" s="12"/>
       <c r="H395"/>
       <c r="I395" s="2"/>
       <c r="J395" s="6"/>
     </row>
     <row r="396" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A396" s="2">
         <v>390</v>
       </c>
       <c r="B396" s="14" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="C396" s="9" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="D396" s="12"/>
       <c r="E396" s="13"/>
       <c r="F396" s="12"/>
       <c r="H396"/>
       <c r="I396" s="2"/>
       <c r="J396" s="6"/>
     </row>
-    <row r="397" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A397" s="2">
         <v>391</v>
       </c>
       <c r="B397" s="14" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="C397" s="9" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="D397" s="12"/>
       <c r="E397" s="13"/>
       <c r="F397" s="12"/>
       <c r="H397"/>
       <c r="I397" s="2"/>
       <c r="J397" s="6"/>
     </row>
-    <row r="398" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A398" s="2">
         <v>392</v>
       </c>
       <c r="B398" s="14" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="C398" s="9" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
       <c r="D398" s="12"/>
       <c r="E398" s="13"/>
       <c r="F398" s="12"/>
       <c r="H398"/>
       <c r="I398" s="2"/>
       <c r="J398" s="6"/>
     </row>
     <row r="399" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A399" s="2">
         <v>393</v>
       </c>
       <c r="B399" s="14" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
       <c r="C399" s="9" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
       <c r="D399" s="12"/>
       <c r="E399" s="13"/>
       <c r="F399" s="12"/>
       <c r="H399"/>
       <c r="I399" s="2"/>
       <c r="J399" s="6"/>
     </row>
-    <row r="400" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A400" s="2">
         <v>394</v>
       </c>
       <c r="B400" s="14" t="s">
-        <v>671</v>
+        <v>661</v>
       </c>
       <c r="C400" s="9" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      <c r="F400" s="12"/>
+        <v>662</v>
+      </c>
+      <c r="D400" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E400" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F400" s="12">
+        <v>2015</v>
+      </c>
       <c r="H400"/>
       <c r="I400" s="2"/>
       <c r="J400" s="6"/>
     </row>
     <row r="401" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="2">
         <v>395</v>
       </c>
       <c r="B401" s="14" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
       <c r="C401" s="9" t="s">
-        <v>674</v>
-[...9 lines deleted...]
-      </c>
+        <v>664</v>
+      </c>
+      <c r="D401" s="12"/>
+      <c r="E401" s="13"/>
+      <c r="F401" s="12"/>
       <c r="H401"/>
       <c r="I401" s="2"/>
       <c r="J401" s="6"/>
     </row>
     <row r="402" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A402" s="2">
         <v>396</v>
       </c>
       <c r="B402" s="14" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
       <c r="C402" s="9" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="D402" s="12"/>
       <c r="E402" s="13"/>
       <c r="F402" s="12"/>
       <c r="H402"/>
       <c r="I402" s="2"/>
       <c r="J402" s="6"/>
     </row>
-    <row r="403" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A403" s="2">
         <v>397</v>
       </c>
       <c r="B403" s="14" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="C403" s="9" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
       <c r="D403" s="12"/>
       <c r="E403" s="13"/>
       <c r="F403" s="12"/>
       <c r="H403"/>
       <c r="I403" s="2"/>
       <c r="J403" s="6"/>
     </row>
-    <row r="404" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A404" s="2">
         <v>398</v>
       </c>
       <c r="B404" s="14" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="C404" s="9" t="s">
-        <v>680</v>
-[...9 lines deleted...]
-      </c>
+        <v>670</v>
+      </c>
+      <c r="D404" s="12"/>
+      <c r="E404" s="13"/>
+      <c r="F404" s="12"/>
       <c r="H404"/>
       <c r="I404" s="2"/>
       <c r="J404" s="6"/>
     </row>
     <row r="405" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A405" s="2">
         <v>399</v>
       </c>
       <c r="B405" s="14" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
       <c r="C405" s="9" t="s">
-        <v>682</v>
-[...9 lines deleted...]
-      </c>
+        <v>672</v>
+      </c>
+      <c r="D405" s="12"/>
+      <c r="E405" s="13"/>
+      <c r="F405" s="12"/>
       <c r="H405"/>
       <c r="I405" s="2"/>
       <c r="J405" s="6"/>
     </row>
     <row r="406" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A406" s="2">
         <v>400</v>
       </c>
       <c r="B406" s="14" t="s">
-        <v>1377</v>
+        <v>673</v>
       </c>
       <c r="C406" s="9" t="s">
-        <v>1378</v>
+        <v>674</v>
       </c>
       <c r="D406" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E406" s="13">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="F406" s="12">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="H406"/>
       <c r="I406" s="2"/>
       <c r="J406" s="6"/>
     </row>
-    <row r="407" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A407" s="2">
         <v>401</v>
       </c>
       <c r="B407" s="14" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="C407" s="9" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="D407" s="12"/>
       <c r="E407" s="13"/>
       <c r="F407" s="12"/>
       <c r="H407"/>
       <c r="I407" s="2"/>
       <c r="J407" s="6"/>
     </row>
     <row r="408" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A408" s="2">
         <v>402</v>
       </c>
       <c r="B408" s="14" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="C408" s="9" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="D408" s="12"/>
       <c r="E408" s="13"/>
       <c r="F408" s="12"/>
       <c r="H408"/>
       <c r="I408" s="2"/>
       <c r="J408" s="6"/>
     </row>
     <row r="409" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A409" s="2">
         <v>403</v>
       </c>
       <c r="B409" s="14" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="C409" s="9" t="s">
-        <v>688</v>
-[...3 lines deleted...]
-      <c r="F409" s="12"/>
+        <v>680</v>
+      </c>
+      <c r="D409" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E409" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F409" s="12">
+        <v>2017</v>
+      </c>
       <c r="H409"/>
       <c r="I409" s="2"/>
       <c r="J409" s="6"/>
     </row>
     <row r="410" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A410" s="2">
         <v>404</v>
       </c>
       <c r="B410" s="14" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="C410" s="9" t="s">
-        <v>690</v>
-[...3 lines deleted...]
-      <c r="F410" s="12"/>
+        <v>682</v>
+      </c>
+      <c r="D410" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E410" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F410" s="12">
+        <v>2017</v>
+      </c>
       <c r="H410"/>
       <c r="I410" s="2"/>
       <c r="J410" s="6"/>
     </row>
     <row r="411" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A411" s="2">
         <v>405</v>
       </c>
       <c r="B411" s="14" t="s">
-        <v>691</v>
+        <v>1377</v>
       </c>
       <c r="C411" s="9" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      <c r="F411" s="12"/>
+        <v>1378</v>
+      </c>
+      <c r="D411" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E411" s="13">
+        <v>2016</v>
+      </c>
+      <c r="F411" s="12">
+        <v>2020</v>
+      </c>
       <c r="H411"/>
       <c r="I411" s="2"/>
       <c r="J411" s="6"/>
     </row>
-    <row r="412" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A412" s="2">
         <v>406</v>
       </c>
-      <c r="B412" s="22" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B412" s="14" t="s">
+        <v>683</v>
+      </c>
+      <c r="C412" s="9" t="s">
+        <v>684</v>
+      </c>
+      <c r="D412" s="12"/>
+      <c r="E412" s="13"/>
+      <c r="F412" s="12"/>
       <c r="H412"/>
       <c r="I412" s="2"/>
       <c r="J412" s="6"/>
     </row>
-    <row r="413" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A413" s="2">
         <v>407</v>
       </c>
       <c r="B413" s="14" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="C413" s="9" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="D413" s="12"/>
       <c r="E413" s="13"/>
       <c r="F413" s="12"/>
       <c r="H413"/>
       <c r="I413" s="2"/>
       <c r="J413" s="6"/>
     </row>
     <row r="414" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A414" s="2">
         <v>408</v>
       </c>
-      <c r="B414" s="15" t="s">
-        <v>1420</v>
+      <c r="B414" s="14" t="s">
+        <v>687</v>
       </c>
       <c r="C414" s="9" t="s">
-        <v>1466</v>
+        <v>688</v>
       </c>
       <c r="D414" s="12"/>
       <c r="E414" s="13"/>
       <c r="F414" s="12"/>
       <c r="H414"/>
       <c r="I414" s="2"/>
       <c r="J414" s="6"/>
     </row>
     <row r="415" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A415" s="2">
         <v>409</v>
       </c>
       <c r="B415" s="14" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="C415" s="9" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="D415" s="12"/>
       <c r="E415" s="13"/>
       <c r="F415" s="12"/>
       <c r="H415"/>
       <c r="I415" s="2"/>
       <c r="J415" s="6"/>
     </row>
-    <row r="416" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A416" s="2">
         <v>410</v>
       </c>
       <c r="B416" s="14" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="C416" s="9" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="D416" s="12"/>
       <c r="E416" s="13"/>
       <c r="F416" s="12"/>
       <c r="H416"/>
       <c r="I416" s="2"/>
       <c r="J416" s="6"/>
     </row>
     <row r="417" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A417" s="2">
         <v>411</v>
       </c>
-      <c r="B417" s="21" t="s">
-[...3 lines deleted...]
-        <v>1560</v>
+      <c r="B417" s="22" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C417" s="20" t="s">
+        <v>1558</v>
       </c>
       <c r="D417" s="12" t="s">
-        <v>6</v>
+        <v>1540</v>
       </c>
       <c r="E417" s="13">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="F417" s="12">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H417"/>
       <c r="I417" s="2"/>
       <c r="J417" s="6"/>
     </row>
     <row r="418" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A418" s="2">
         <v>412</v>
       </c>
       <c r="B418" s="14" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="C418" s="9" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="D418" s="12"/>
       <c r="E418" s="13"/>
       <c r="F418" s="12"/>
       <c r="H418"/>
       <c r="I418" s="2"/>
       <c r="J418" s="6"/>
     </row>
     <row r="419" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A419" s="2">
         <v>413</v>
       </c>
-      <c r="B419" s="14" t="s">
-        <v>701</v>
+      <c r="B419" s="15" t="s">
+        <v>1420</v>
       </c>
       <c r="C419" s="9" t="s">
-        <v>702</v>
+        <v>1466</v>
       </c>
       <c r="D419" s="12"/>
       <c r="E419" s="13"/>
       <c r="F419" s="12"/>
       <c r="H419"/>
       <c r="I419" s="2"/>
       <c r="J419" s="6"/>
     </row>
     <row r="420" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A420" s="2">
         <v>414</v>
       </c>
       <c r="B420" s="14" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="C420" s="9" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="D420" s="12"/>
       <c r="E420" s="13"/>
       <c r="F420" s="12"/>
       <c r="H420"/>
       <c r="I420" s="2"/>
       <c r="J420" s="6"/>
     </row>
     <row r="421" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A421" s="2">
         <v>415</v>
       </c>
       <c r="B421" s="14" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="C421" s="9" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="D421" s="12"/>
       <c r="E421" s="13"/>
       <c r="F421" s="12"/>
       <c r="H421"/>
       <c r="I421" s="2"/>
       <c r="J421" s="6"/>
     </row>
-    <row r="422" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A422" s="2">
         <v>416</v>
       </c>
-      <c r="B422" s="14" t="s">
-        <v>707</v>
+      <c r="B422" s="21" t="s">
+        <v>1559</v>
       </c>
       <c r="C422" s="9" t="s">
-        <v>708</v>
-[...3 lines deleted...]
-      <c r="F422" s="12"/>
+        <v>1560</v>
+      </c>
+      <c r="D422" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E422" s="13">
+        <v>2019</v>
+      </c>
+      <c r="F422" s="12">
+        <v>2021</v>
+      </c>
       <c r="H422"/>
       <c r="I422" s="2"/>
       <c r="J422" s="6"/>
     </row>
-    <row r="423" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A423" s="2">
         <v>417</v>
       </c>
       <c r="B423" s="14" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="C423" s="9" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
       <c r="D423" s="12"/>
       <c r="E423" s="13"/>
       <c r="F423" s="12"/>
       <c r="H423"/>
       <c r="I423" s="2"/>
       <c r="J423" s="6"/>
     </row>
     <row r="424" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A424" s="2">
         <v>418</v>
       </c>
       <c r="B424" s="14" t="s">
-        <v>711</v>
+        <v>701</v>
       </c>
       <c r="C424" s="9" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="D424" s="12"/>
       <c r="E424" s="13"/>
       <c r="F424" s="12"/>
       <c r="H424"/>
       <c r="I424" s="2"/>
       <c r="J424" s="6"/>
     </row>
-    <row r="425" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A425" s="2">
         <v>419</v>
       </c>
       <c r="B425" s="14" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="C425" s="9" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="D425" s="12"/>
       <c r="E425" s="13"/>
       <c r="F425" s="12"/>
       <c r="H425"/>
       <c r="I425" s="2"/>
       <c r="J425" s="6"/>
     </row>
     <row r="426" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A426" s="2">
         <v>420</v>
       </c>
       <c r="B426" s="14" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="C426" s="9" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="D426" s="12"/>
       <c r="E426" s="13"/>
       <c r="F426" s="12"/>
       <c r="H426"/>
       <c r="I426" s="2"/>
       <c r="J426" s="6"/>
     </row>
-    <row r="427" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A427" s="2">
         <v>421</v>
       </c>
       <c r="B427" s="14" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="C427" s="9" t="s">
-        <v>718</v>
-[...9 lines deleted...]
-      </c>
+        <v>708</v>
+      </c>
+      <c r="D427" s="12"/>
+      <c r="E427" s="13"/>
+      <c r="F427" s="12"/>
       <c r="H427"/>
       <c r="I427" s="2"/>
       <c r="J427" s="6"/>
     </row>
-    <row r="428" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A428" s="2">
         <v>422</v>
       </c>
       <c r="B428" s="14" t="s">
-        <v>721</v>
+        <v>709</v>
       </c>
       <c r="C428" s="9" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
       <c r="D428" s="12"/>
       <c r="E428" s="13"/>
       <c r="F428" s="12"/>
       <c r="H428"/>
       <c r="I428" s="2"/>
       <c r="J428" s="6"/>
     </row>
     <row r="429" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A429" s="2">
         <v>423</v>
       </c>
       <c r="B429" s="14" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
       <c r="C429" s="9" t="s">
-        <v>724</v>
+        <v>712</v>
       </c>
       <c r="D429" s="12"/>
       <c r="E429" s="13"/>
       <c r="F429" s="12"/>
       <c r="H429"/>
       <c r="I429" s="2"/>
       <c r="J429" s="6"/>
     </row>
-    <row r="430" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A430" s="2">
         <v>424</v>
       </c>
       <c r="B430" s="14" t="s">
-        <v>725</v>
+        <v>713</v>
       </c>
       <c r="C430" s="9" t="s">
-        <v>726</v>
-[...9 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="D430" s="12"/>
+      <c r="E430" s="13"/>
+      <c r="F430" s="12"/>
       <c r="H430"/>
       <c r="I430" s="2"/>
       <c r="J430" s="6"/>
     </row>
     <row r="431" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A431" s="2">
         <v>425</v>
       </c>
       <c r="B431" s="14" t="s">
-        <v>727</v>
+        <v>715</v>
       </c>
       <c r="C431" s="9" t="s">
-        <v>728</v>
-[...9 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="D431" s="12"/>
+      <c r="E431" s="13"/>
+      <c r="F431" s="12"/>
       <c r="H431"/>
       <c r="I431" s="2"/>
       <c r="J431" s="6"/>
     </row>
     <row r="432" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A432" s="2">
         <v>426</v>
       </c>
       <c r="B432" s="14" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="C432" s="9" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      <c r="F432" s="12"/>
+        <v>718</v>
+      </c>
+      <c r="D432" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E432" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F432" s="12">
+        <v>2016</v>
+      </c>
       <c r="H432"/>
       <c r="I432" s="2"/>
       <c r="J432" s="6"/>
     </row>
-    <row r="433" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A433" s="2">
         <v>427</v>
       </c>
       <c r="B433" s="14" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="C433" s="9" t="s">
-        <v>732</v>
-[...9 lines deleted...]
-      </c>
+        <v>722</v>
+      </c>
+      <c r="D433" s="12"/>
+      <c r="E433" s="13"/>
+      <c r="F433" s="12"/>
       <c r="H433"/>
       <c r="I433" s="2"/>
       <c r="J433" s="6"/>
     </row>
-    <row r="434" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A434" s="2">
         <v>428</v>
       </c>
       <c r="B434" s="14" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
       <c r="C434" s="9" t="s">
-        <v>734</v>
+        <v>724</v>
       </c>
       <c r="D434" s="12"/>
       <c r="E434" s="13"/>
       <c r="F434" s="12"/>
       <c r="H434"/>
       <c r="I434" s="2"/>
       <c r="J434" s="6"/>
     </row>
     <row r="435" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A435" s="2">
         <v>429</v>
       </c>
       <c r="B435" s="14" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
       <c r="C435" s="9" t="s">
-        <v>738</v>
-[...3 lines deleted...]
-      <c r="F435" s="12"/>
+        <v>726</v>
+      </c>
+      <c r="D435" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E435" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F435" s="12">
+        <v>2015</v>
+      </c>
       <c r="H435"/>
       <c r="I435" s="2"/>
       <c r="J435" s="6"/>
     </row>
-    <row r="436" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A436" s="2">
         <v>430</v>
       </c>
       <c r="B436" s="14" t="s">
-        <v>735</v>
+        <v>727</v>
       </c>
       <c r="C436" s="9" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      <c r="F436" s="12"/>
+        <v>728</v>
+      </c>
+      <c r="D436" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E436" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F436" s="12">
+        <v>2017</v>
+      </c>
       <c r="H436"/>
       <c r="I436" s="2"/>
       <c r="J436" s="6"/>
     </row>
-    <row r="437" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A437" s="2">
         <v>431</v>
       </c>
       <c r="B437" s="14" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="C437" s="9" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="D437" s="12"/>
       <c r="E437" s="13"/>
       <c r="F437" s="12"/>
       <c r="H437"/>
       <c r="I437" s="2"/>
       <c r="J437" s="6"/>
     </row>
-    <row r="438" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A438" s="2">
         <v>432</v>
       </c>
       <c r="B438" s="14" t="s">
-        <v>719</v>
+        <v>731</v>
       </c>
       <c r="C438" s="9" t="s">
-        <v>720</v>
-[...3 lines deleted...]
-      <c r="F438" s="12"/>
+        <v>732</v>
+      </c>
+      <c r="D438" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E438" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F438" s="12">
+        <v>2013</v>
+      </c>
       <c r="H438"/>
       <c r="I438" s="2"/>
       <c r="J438" s="6"/>
     </row>
-    <row r="439" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A439" s="2">
         <v>433</v>
       </c>
       <c r="B439" s="14" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="C439" s="9" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="D439" s="12"/>
       <c r="E439" s="13"/>
       <c r="F439" s="12"/>
       <c r="H439"/>
       <c r="I439" s="2"/>
       <c r="J439" s="6"/>
     </row>
     <row r="440" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A440" s="2">
         <v>434</v>
       </c>
       <c r="B440" s="14" t="s">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="C440" s="9" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="D440" s="12"/>
       <c r="E440" s="13"/>
       <c r="F440" s="12"/>
       <c r="H440"/>
       <c r="I440" s="2"/>
       <c r="J440" s="6"/>
     </row>
     <row r="441" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A441" s="2">
         <v>435</v>
       </c>
       <c r="B441" s="14" t="s">
-        <v>1598</v>
+        <v>735</v>
       </c>
       <c r="C441" s="9" t="s">
-        <v>1597</v>
-[...9 lines deleted...]
-      </c>
+        <v>736</v>
+      </c>
+      <c r="D441" s="12"/>
+      <c r="E441" s="13"/>
+      <c r="F441" s="12"/>
       <c r="H441"/>
       <c r="I441" s="2"/>
       <c r="J441" s="6"/>
     </row>
     <row r="442" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A442" s="2">
         <v>436</v>
       </c>
       <c r="B442" s="14" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="C442" s="9" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="D442" s="12"/>
       <c r="E442" s="13"/>
       <c r="F442" s="12"/>
       <c r="H442"/>
       <c r="I442" s="2"/>
       <c r="J442" s="6"/>
     </row>
     <row r="443" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A443" s="2">
         <v>437</v>
       </c>
       <c r="B443" s="14" t="s">
-        <v>747</v>
+        <v>719</v>
       </c>
       <c r="C443" s="9" t="s">
-        <v>747</v>
+        <v>720</v>
       </c>
       <c r="D443" s="12"/>
       <c r="E443" s="13"/>
       <c r="F443" s="12"/>
       <c r="H443"/>
       <c r="I443" s="2"/>
       <c r="J443" s="6"/>
     </row>
-    <row r="444" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A444" s="2">
         <v>438</v>
       </c>
       <c r="B444" s="14" t="s">
-        <v>748</v>
+        <v>741</v>
       </c>
       <c r="C444" s="9" t="s">
-        <v>749</v>
+        <v>742</v>
       </c>
       <c r="D444" s="12"/>
       <c r="E444" s="13"/>
       <c r="F444" s="12"/>
       <c r="H444"/>
       <c r="I444" s="2"/>
       <c r="J444" s="6"/>
     </row>
     <row r="445" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A445" s="2">
         <v>439</v>
       </c>
       <c r="B445" s="14" t="s">
-        <v>750</v>
+        <v>743</v>
       </c>
       <c r="C445" s="9" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="D445" s="12"/>
       <c r="E445" s="13"/>
       <c r="F445" s="12"/>
       <c r="H445"/>
       <c r="I445" s="2"/>
       <c r="J445" s="6"/>
     </row>
-    <row r="446" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A446" s="2">
         <v>440</v>
       </c>
       <c r="B446" s="14" t="s">
-        <v>752</v>
+        <v>1598</v>
       </c>
       <c r="C446" s="9" t="s">
-        <v>753</v>
-[...3 lines deleted...]
-      <c r="F446" s="12"/>
+        <v>1597</v>
+      </c>
+      <c r="D446" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E446" s="13">
+        <v>2020</v>
+      </c>
+      <c r="F446" s="12">
+        <v>2022</v>
+      </c>
       <c r="H446"/>
       <c r="I446" s="2"/>
       <c r="J446" s="6"/>
     </row>
-    <row r="447" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A447" s="2">
         <v>441</v>
       </c>
-      <c r="B447" s="16" t="s">
-[...3 lines deleted...]
-        <v>1517</v>
+      <c r="B447" s="14" t="s">
+        <v>745</v>
+      </c>
+      <c r="C447" s="9" t="s">
+        <v>746</v>
       </c>
       <c r="D447" s="12"/>
       <c r="E447" s="13"/>
       <c r="F447" s="12"/>
       <c r="H447"/>
       <c r="I447" s="2"/>
       <c r="J447" s="6"/>
     </row>
-    <row r="448" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A448" s="2">
         <v>442</v>
       </c>
       <c r="B448" s="14" t="s">
-        <v>754</v>
+        <v>747</v>
       </c>
       <c r="C448" s="9" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
       <c r="D448" s="12"/>
       <c r="E448" s="13"/>
       <c r="F448" s="12"/>
       <c r="H448"/>
       <c r="I448" s="2"/>
       <c r="J448" s="6"/>
     </row>
-    <row r="449" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A449" s="2">
         <v>443</v>
       </c>
       <c r="B449" s="14" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="C449" s="9" t="s">
-        <v>757</v>
+        <v>749</v>
       </c>
       <c r="D449" s="12"/>
       <c r="E449" s="13"/>
       <c r="F449" s="12"/>
       <c r="H449"/>
       <c r="I449" s="2"/>
       <c r="J449" s="6"/>
     </row>
     <row r="450" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A450" s="2">
         <v>444</v>
       </c>
       <c r="B450" s="14" t="s">
-        <v>758</v>
+        <v>750</v>
       </c>
       <c r="C450" s="9" t="s">
-        <v>759</v>
+        <v>751</v>
       </c>
       <c r="D450" s="12"/>
       <c r="E450" s="13"/>
       <c r="F450" s="12"/>
       <c r="H450"/>
       <c r="I450" s="2"/>
       <c r="J450" s="6"/>
     </row>
     <row r="451" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A451" s="2">
         <v>445</v>
       </c>
       <c r="B451" s="14" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="C451" s="9" t="s">
-        <v>761</v>
-[...9 lines deleted...]
-      </c>
+        <v>753</v>
+      </c>
+      <c r="D451" s="12"/>
+      <c r="E451" s="13"/>
+      <c r="F451" s="12"/>
       <c r="H451"/>
       <c r="I451" s="2"/>
       <c r="J451" s="6"/>
     </row>
-    <row r="452" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="452" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A452" s="2">
         <v>446</v>
       </c>
-      <c r="B452" s="14" t="s">
-[...3 lines deleted...]
-        <v>763</v>
+      <c r="B452" s="16" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C452" s="18" t="s">
+        <v>1517</v>
       </c>
       <c r="D452" s="12"/>
       <c r="E452" s="13"/>
       <c r="F452" s="12"/>
       <c r="H452"/>
       <c r="I452" s="2"/>
       <c r="J452" s="6"/>
     </row>
-    <row r="453" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="453" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A453" s="2">
         <v>447</v>
       </c>
       <c r="B453" s="14" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="C453" s="9" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
       <c r="D453" s="12"/>
       <c r="E453" s="13"/>
       <c r="F453" s="12"/>
       <c r="H453"/>
       <c r="I453" s="2"/>
       <c r="J453" s="6"/>
     </row>
     <row r="454" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A454" s="2">
         <v>448</v>
       </c>
-      <c r="B454" s="15" t="s">
-        <v>1421</v>
+      <c r="B454" s="14" t="s">
+        <v>756</v>
       </c>
       <c r="C454" s="9" t="s">
-        <v>1467</v>
+        <v>757</v>
       </c>
       <c r="D454" s="12"/>
       <c r="E454" s="13"/>
       <c r="F454" s="12"/>
       <c r="H454"/>
       <c r="I454" s="2"/>
       <c r="J454" s="6"/>
     </row>
     <row r="455" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A455" s="2">
         <v>449</v>
       </c>
       <c r="B455" s="14" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="C455" s="9" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="D455" s="12"/>
       <c r="E455" s="13"/>
       <c r="F455" s="12"/>
       <c r="H455"/>
       <c r="I455" s="2"/>
       <c r="J455" s="6"/>
     </row>
     <row r="456" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A456" s="2">
         <v>450</v>
       </c>
       <c r="B456" s="14" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="C456" s="9" t="s">
-        <v>771</v>
-[...3 lines deleted...]
-      <c r="F456" s="12"/>
+        <v>761</v>
+      </c>
+      <c r="D456" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E456" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F456" s="12">
+        <v>2014</v>
+      </c>
       <c r="H456"/>
       <c r="I456" s="2"/>
       <c r="J456" s="6"/>
     </row>
-    <row r="457" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A457" s="2">
         <v>451</v>
       </c>
       <c r="B457" s="14" t="s">
-        <v>772</v>
+        <v>762</v>
       </c>
       <c r="C457" s="9" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="D457" s="12"/>
       <c r="E457" s="13"/>
       <c r="F457" s="12"/>
       <c r="H457"/>
       <c r="I457" s="2"/>
       <c r="J457" s="6"/>
     </row>
-    <row r="458" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A458" s="2">
         <v>452</v>
       </c>
       <c r="B458" s="14" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="C458" s="9" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="D458" s="12"/>
       <c r="E458" s="13"/>
       <c r="F458" s="12"/>
       <c r="H458"/>
       <c r="I458" s="2"/>
       <c r="J458" s="6"/>
     </row>
-    <row r="459" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A459" s="2">
         <v>453</v>
       </c>
-      <c r="B459" s="14" t="s">
-        <v>774</v>
+      <c r="B459" s="15" t="s">
+        <v>1421</v>
       </c>
       <c r="C459" s="9" t="s">
-        <v>775</v>
+        <v>1467</v>
       </c>
       <c r="D459" s="12"/>
       <c r="E459" s="13"/>
       <c r="F459" s="12"/>
       <c r="H459"/>
       <c r="I459" s="2"/>
       <c r="J459" s="6"/>
     </row>
     <row r="460" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A460" s="2">
         <v>454</v>
       </c>
       <c r="B460" s="14" t="s">
-        <v>776</v>
+        <v>768</v>
       </c>
       <c r="C460" s="9" t="s">
-        <v>777</v>
+        <v>769</v>
       </c>
       <c r="D460" s="12"/>
       <c r="E460" s="13"/>
       <c r="F460" s="12"/>
       <c r="H460"/>
       <c r="I460" s="2"/>
       <c r="J460" s="6"/>
     </row>
     <row r="461" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A461" s="2">
         <v>455</v>
       </c>
       <c r="B461" s="14" t="s">
-        <v>778</v>
+        <v>770</v>
       </c>
       <c r="C461" s="9" t="s">
-        <v>779</v>
+        <v>771</v>
       </c>
       <c r="D461" s="12"/>
       <c r="E461" s="13"/>
       <c r="F461" s="12"/>
       <c r="H461"/>
       <c r="I461" s="2"/>
       <c r="J461" s="6"/>
     </row>
     <row r="462" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A462" s="2">
         <v>456</v>
       </c>
       <c r="B462" s="14" t="s">
-        <v>780</v>
+        <v>772</v>
       </c>
       <c r="C462" s="9" t="s">
-        <v>781</v>
+        <v>773</v>
       </c>
       <c r="D462" s="12"/>
       <c r="E462" s="13"/>
       <c r="F462" s="12"/>
       <c r="H462"/>
       <c r="I462" s="2"/>
       <c r="J462" s="6"/>
     </row>
-    <row r="463" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A463" s="2">
         <v>457</v>
       </c>
       <c r="B463" s="14" t="s">
-        <v>782</v>
+        <v>766</v>
       </c>
       <c r="C463" s="9" t="s">
-        <v>783</v>
+        <v>767</v>
       </c>
       <c r="D463" s="12"/>
       <c r="E463" s="13"/>
       <c r="F463" s="12"/>
       <c r="H463"/>
       <c r="I463" s="2"/>
       <c r="J463" s="6"/>
     </row>
-    <row r="464" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A464" s="2">
         <v>458</v>
       </c>
       <c r="B464" s="14" t="s">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="C464" s="9" t="s">
-        <v>785</v>
+        <v>775</v>
       </c>
       <c r="D464" s="12"/>
       <c r="E464" s="13"/>
       <c r="F464" s="12"/>
       <c r="H464"/>
       <c r="I464" s="2"/>
       <c r="J464" s="6"/>
     </row>
     <row r="465" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A465" s="2">
         <v>459</v>
       </c>
       <c r="B465" s="14" t="s">
-        <v>792</v>
+        <v>776</v>
       </c>
       <c r="C465" s="9" t="s">
-        <v>793</v>
+        <v>777</v>
       </c>
       <c r="D465" s="12"/>
       <c r="E465" s="13"/>
       <c r="F465" s="12"/>
       <c r="H465"/>
       <c r="I465" s="2"/>
       <c r="J465" s="6"/>
     </row>
-    <row r="466" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A466" s="2">
         <v>460</v>
       </c>
       <c r="B466" s="14" t="s">
-        <v>786</v>
+        <v>778</v>
       </c>
       <c r="C466" s="9" t="s">
-        <v>787</v>
+        <v>779</v>
       </c>
       <c r="D466" s="12"/>
       <c r="E466" s="13"/>
       <c r="F466" s="12"/>
       <c r="H466"/>
       <c r="I466" s="2"/>
       <c r="J466" s="6"/>
     </row>
     <row r="467" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A467" s="2">
         <v>461</v>
       </c>
-      <c r="B467" s="15" t="s">
-        <v>1422</v>
+      <c r="B467" s="14" t="s">
+        <v>780</v>
       </c>
       <c r="C467" s="9" t="s">
-        <v>1468</v>
+        <v>781</v>
       </c>
       <c r="D467" s="12"/>
       <c r="E467" s="13"/>
       <c r="F467" s="12"/>
       <c r="H467"/>
       <c r="I467" s="2"/>
       <c r="J467" s="6"/>
     </row>
     <row r="468" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A468" s="2">
         <v>462</v>
       </c>
       <c r="B468" s="14" t="s">
-        <v>788</v>
+        <v>782</v>
       </c>
       <c r="C468" s="9" t="s">
-        <v>789</v>
+        <v>783</v>
       </c>
       <c r="D468" s="12"/>
       <c r="E468" s="13"/>
       <c r="F468" s="12"/>
       <c r="H468"/>
       <c r="I468" s="2"/>
       <c r="J468" s="6"/>
     </row>
     <row r="469" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A469" s="2">
         <v>463</v>
       </c>
       <c r="B469" s="14" t="s">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="C469" s="9" t="s">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="D469" s="12"/>
       <c r="E469" s="13"/>
       <c r="F469" s="12"/>
       <c r="H469"/>
       <c r="I469" s="2"/>
       <c r="J469" s="6"/>
     </row>
     <row r="470" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A470" s="2">
         <v>464</v>
       </c>
       <c r="B470" s="14" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="C470" s="9" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="D470" s="12"/>
       <c r="E470" s="13"/>
       <c r="F470" s="12"/>
       <c r="H470"/>
       <c r="I470" s="2"/>
       <c r="J470" s="6"/>
     </row>
-    <row r="471" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A471" s="2">
         <v>465</v>
       </c>
       <c r="B471" s="14" t="s">
-        <v>796</v>
+        <v>786</v>
       </c>
       <c r="C471" s="9" t="s">
-        <v>797</v>
+        <v>787</v>
       </c>
       <c r="D471" s="12"/>
       <c r="E471" s="13"/>
       <c r="F471" s="12"/>
       <c r="H471"/>
       <c r="I471" s="2"/>
       <c r="J471" s="6"/>
     </row>
     <row r="472" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A472" s="2">
         <v>466</v>
       </c>
       <c r="B472" s="15" t="s">
-        <v>1423</v>
+        <v>1422</v>
       </c>
       <c r="C472" s="9" t="s">
-        <v>1469</v>
+        <v>1468</v>
       </c>
       <c r="D472" s="12"/>
       <c r="E472" s="13"/>
       <c r="F472" s="12"/>
       <c r="H472"/>
       <c r="I472" s="2"/>
       <c r="J472" s="6"/>
     </row>
     <row r="473" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A473" s="2">
         <v>467</v>
       </c>
       <c r="B473" s="14" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="C473" s="9" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="D473" s="12"/>
       <c r="E473" s="13"/>
       <c r="F473" s="12"/>
       <c r="H473"/>
       <c r="I473" s="2"/>
       <c r="J473" s="6"/>
     </row>
     <row r="474" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A474" s="2">
         <v>468</v>
       </c>
       <c r="B474" s="14" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="C474" s="9" t="s">
-        <v>801</v>
+        <v>791</v>
       </c>
       <c r="D474" s="12"/>
       <c r="E474" s="13"/>
       <c r="F474" s="12"/>
       <c r="H474"/>
       <c r="I474" s="2"/>
       <c r="J474" s="6"/>
     </row>
     <row r="475" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A475" s="2">
         <v>469</v>
       </c>
       <c r="B475" s="14" t="s">
-        <v>802</v>
+        <v>794</v>
       </c>
       <c r="C475" s="9" t="s">
-        <v>803</v>
+        <v>795</v>
       </c>
       <c r="D475" s="12"/>
       <c r="E475" s="13"/>
       <c r="F475" s="12"/>
       <c r="H475"/>
       <c r="I475" s="2"/>
       <c r="J475" s="6"/>
     </row>
     <row r="476" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A476" s="2">
         <v>470</v>
       </c>
       <c r="B476" s="14" t="s">
-        <v>804</v>
+        <v>796</v>
       </c>
       <c r="C476" s="9" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="D476" s="12"/>
       <c r="E476" s="13"/>
       <c r="F476" s="12"/>
       <c r="H476"/>
       <c r="I476" s="2"/>
       <c r="J476" s="6"/>
     </row>
-    <row r="477" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A477" s="2">
         <v>471</v>
       </c>
-      <c r="B477" s="14" t="s">
-        <v>806</v>
+      <c r="B477" s="15" t="s">
+        <v>1423</v>
       </c>
       <c r="C477" s="9" t="s">
-        <v>807</v>
+        <v>1469</v>
       </c>
       <c r="D477" s="12"/>
       <c r="E477" s="13"/>
       <c r="F477" s="12"/>
       <c r="H477"/>
       <c r="I477" s="2"/>
       <c r="J477" s="6"/>
     </row>
-    <row r="478" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A478" s="2">
         <v>472</v>
       </c>
       <c r="B478" s="14" t="s">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="C478" s="9" t="s">
-        <v>809</v>
+        <v>799</v>
       </c>
       <c r="D478" s="12"/>
       <c r="E478" s="13"/>
       <c r="F478" s="12"/>
       <c r="H478"/>
       <c r="I478" s="2"/>
       <c r="J478" s="6"/>
     </row>
     <row r="479" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A479" s="2">
         <v>473</v>
       </c>
       <c r="B479" s="14" t="s">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="C479" s="9" t="s">
-        <v>811</v>
+        <v>801</v>
       </c>
       <c r="D479" s="12"/>
       <c r="E479" s="13"/>
       <c r="F479" s="12"/>
       <c r="H479"/>
       <c r="I479" s="2"/>
       <c r="J479" s="6"/>
     </row>
-    <row r="480" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="480" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A480" s="2">
         <v>474</v>
       </c>
       <c r="B480" s="14" t="s">
-        <v>812</v>
+        <v>802</v>
       </c>
       <c r="C480" s="9" t="s">
-        <v>813</v>
-[...9 lines deleted...]
-      </c>
+        <v>803</v>
+      </c>
+      <c r="D480" s="12"/>
+      <c r="E480" s="13"/>
+      <c r="F480" s="12"/>
       <c r="H480"/>
       <c r="I480" s="2"/>
       <c r="J480" s="6"/>
     </row>
-    <row r="481" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A481" s="2">
         <v>475</v>
       </c>
       <c r="B481" s="14" t="s">
-        <v>814</v>
+        <v>804</v>
       </c>
       <c r="C481" s="9" t="s">
-        <v>815</v>
+        <v>805</v>
       </c>
       <c r="D481" s="12"/>
       <c r="E481" s="13"/>
       <c r="F481" s="12"/>
       <c r="H481"/>
       <c r="I481" s="2"/>
       <c r="J481" s="6"/>
     </row>
     <row r="482" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A482" s="2">
         <v>476</v>
       </c>
       <c r="B482" s="14" t="s">
-        <v>816</v>
+        <v>806</v>
       </c>
       <c r="C482" s="9" t="s">
-        <v>817</v>
-[...9 lines deleted...]
-      </c>
+        <v>807</v>
+      </c>
+      <c r="D482" s="12"/>
+      <c r="E482" s="13"/>
+      <c r="F482" s="12"/>
       <c r="H482"/>
       <c r="I482" s="2"/>
       <c r="J482" s="6"/>
     </row>
-    <row r="483" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A483" s="2">
         <v>477</v>
       </c>
       <c r="B483" s="14" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="C483" s="9" t="s">
-        <v>819</v>
-[...9 lines deleted...]
-      </c>
+        <v>809</v>
+      </c>
+      <c r="D483" s="12"/>
+      <c r="E483" s="13"/>
+      <c r="F483" s="12"/>
       <c r="H483"/>
       <c r="I483" s="2"/>
       <c r="J483" s="6"/>
     </row>
     <row r="484" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A484" s="2">
         <v>478</v>
       </c>
       <c r="B484" s="14" t="s">
-        <v>820</v>
+        <v>810</v>
       </c>
       <c r="C484" s="9" t="s">
-        <v>821</v>
+        <v>811</v>
       </c>
       <c r="D484" s="12"/>
       <c r="E484" s="13"/>
       <c r="F484" s="12"/>
       <c r="H484"/>
       <c r="I484" s="2"/>
       <c r="J484" s="6"/>
     </row>
-    <row r="485" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A485" s="2">
         <v>479</v>
       </c>
       <c r="B485" s="14" t="s">
-        <v>822</v>
+        <v>812</v>
       </c>
       <c r="C485" s="9" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      <c r="F485" s="12"/>
+        <v>813</v>
+      </c>
+      <c r="D485" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E485" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F485" s="12">
+        <v>2014</v>
+      </c>
       <c r="H485"/>
       <c r="I485" s="2"/>
       <c r="J485" s="6"/>
     </row>
-    <row r="486" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A486" s="2">
         <v>480</v>
       </c>
       <c r="B486" s="14" t="s">
-        <v>824</v>
+        <v>814</v>
       </c>
       <c r="C486" s="9" t="s">
-        <v>825</v>
+        <v>815</v>
       </c>
       <c r="D486" s="12"/>
       <c r="E486" s="13"/>
       <c r="F486" s="12"/>
       <c r="H486"/>
       <c r="I486" s="2"/>
       <c r="J486" s="6"/>
     </row>
-    <row r="487" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="487" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A487" s="2">
         <v>481</v>
       </c>
       <c r="B487" s="14" t="s">
-        <v>826</v>
+        <v>816</v>
       </c>
       <c r="C487" s="9" t="s">
-        <v>827</v>
-[...3 lines deleted...]
-      <c r="F487" s="12"/>
+        <v>817</v>
+      </c>
+      <c r="D487" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E487" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F487" s="12">
+        <v>2014</v>
+      </c>
       <c r="H487"/>
       <c r="I487" s="2"/>
       <c r="J487" s="6"/>
     </row>
-    <row r="488" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A488" s="2">
         <v>482</v>
       </c>
       <c r="B488" s="14" t="s">
-        <v>828</v>
+        <v>818</v>
       </c>
       <c r="C488" s="9" t="s">
-        <v>829</v>
+        <v>819</v>
       </c>
       <c r="D488" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E488" s="13">
         <v>2011</v>
       </c>
       <c r="F488" s="12">
         <v>2012</v>
       </c>
       <c r="H488"/>
       <c r="I488" s="2"/>
       <c r="J488" s="6"/>
     </row>
-    <row r="489" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A489" s="2">
         <v>483</v>
       </c>
       <c r="B489" s="14" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
       <c r="C489" s="9" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="D489" s="12"/>
       <c r="E489" s="13"/>
       <c r="F489" s="12"/>
       <c r="H489"/>
       <c r="I489" s="2"/>
       <c r="J489" s="6"/>
     </row>
     <row r="490" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A490" s="2">
         <v>484</v>
       </c>
       <c r="B490" s="14" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
       <c r="C490" s="9" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
       <c r="D490" s="12"/>
       <c r="E490" s="13"/>
       <c r="F490" s="12"/>
       <c r="H490"/>
       <c r="I490" s="2"/>
       <c r="J490" s="6"/>
     </row>
     <row r="491" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A491" s="2">
         <v>485</v>
       </c>
       <c r="B491" s="14" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="C491" s="9" t="s">
-        <v>835</v>
-[...9 lines deleted...]
-      </c>
+        <v>825</v>
+      </c>
+      <c r="D491" s="12"/>
+      <c r="E491" s="13"/>
+      <c r="F491" s="12"/>
       <c r="H491"/>
       <c r="I491" s="2"/>
       <c r="J491" s="6"/>
     </row>
     <row r="492" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A492" s="2">
         <v>486</v>
       </c>
-      <c r="B492" s="15" t="s">
-        <v>1440</v>
+      <c r="B492" s="14" t="s">
+        <v>826</v>
       </c>
       <c r="C492" s="9" t="s">
-        <v>1470</v>
-[...3 lines deleted...]
-      </c>
+        <v>827</v>
+      </c>
+      <c r="D492" s="12"/>
       <c r="E492" s="13"/>
-      <c r="F492" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F492" s="12"/>
       <c r="H492"/>
       <c r="I492" s="2"/>
       <c r="J492" s="6"/>
     </row>
     <row r="493" spans="1:10" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A493" s="2">
         <v>487</v>
       </c>
       <c r="B493" s="14" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="C493" s="9" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      <c r="F493" s="12"/>
+        <v>829</v>
+      </c>
+      <c r="D493" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E493" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F493" s="12">
+        <v>2012</v>
+      </c>
       <c r="H493"/>
       <c r="I493" s="2"/>
       <c r="J493" s="6"/>
     </row>
     <row r="494" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A494" s="2">
         <v>488</v>
       </c>
       <c r="B494" s="14" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="C494" s="9" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="D494" s="12"/>
       <c r="E494" s="13"/>
       <c r="F494" s="12"/>
       <c r="H494"/>
       <c r="I494" s="2"/>
       <c r="J494" s="6"/>
     </row>
     <row r="495" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A495" s="2">
         <v>489</v>
       </c>
       <c r="B495" s="14" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="C495" s="9" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="D495" s="12"/>
       <c r="E495" s="13"/>
       <c r="F495" s="12"/>
       <c r="H495"/>
       <c r="I495" s="2"/>
       <c r="J495" s="6"/>
     </row>
     <row r="496" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A496" s="2">
         <v>490</v>
       </c>
       <c r="B496" s="14" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="C496" s="9" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      <c r="F496" s="12"/>
+        <v>835</v>
+      </c>
+      <c r="D496" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E496" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F496" s="12">
+        <v>2015</v>
+      </c>
       <c r="H496"/>
       <c r="I496" s="2"/>
       <c r="J496" s="6"/>
     </row>
     <row r="497" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A497" s="2">
         <v>491</v>
       </c>
-      <c r="B497" s="14" t="s">
-        <v>844</v>
+      <c r="B497" s="15" t="s">
+        <v>1440</v>
       </c>
       <c r="C497" s="9" t="s">
-        <v>845</v>
-[...1 lines deleted...]
-      <c r="D497" s="12"/>
+        <v>1470</v>
+      </c>
+      <c r="D497" s="12" t="s">
+        <v>23</v>
+      </c>
       <c r="E497" s="13"/>
-      <c r="F497" s="12"/>
+      <c r="F497" s="12">
+        <v>2020</v>
+      </c>
       <c r="H497"/>
       <c r="I497" s="2"/>
       <c r="J497" s="6"/>
     </row>
-    <row r="498" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A498" s="2">
         <v>492</v>
       </c>
       <c r="B498" s="14" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
       <c r="C498" s="9" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="D498" s="12"/>
       <c r="E498" s="13"/>
       <c r="F498" s="12"/>
       <c r="H498"/>
       <c r="I498" s="2"/>
       <c r="J498" s="6"/>
     </row>
-    <row r="499" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A499" s="2">
         <v>493</v>
       </c>
       <c r="B499" s="14" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="C499" s="9" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="D499" s="12"/>
       <c r="E499" s="13"/>
       <c r="F499" s="12"/>
       <c r="H499"/>
       <c r="I499" s="2"/>
       <c r="J499" s="6"/>
     </row>
-    <row r="500" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A500" s="2">
         <v>494</v>
       </c>
       <c r="B500" s="14" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
       <c r="C500" s="9" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="D500" s="12"/>
       <c r="E500" s="13"/>
       <c r="F500" s="12"/>
       <c r="H500"/>
       <c r="I500" s="2"/>
       <c r="J500" s="6"/>
     </row>
-    <row r="501" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A501" s="2">
         <v>495</v>
       </c>
       <c r="B501" s="14" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="C501" s="9" t="s">
-        <v>853</v>
-[...9 lines deleted...]
-      </c>
+        <v>843</v>
+      </c>
+      <c r="D501" s="12"/>
+      <c r="E501" s="13"/>
+      <c r="F501" s="12"/>
       <c r="I501" s="2"/>
       <c r="J501" s="6"/>
     </row>
     <row r="502" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A502" s="2">
         <v>496</v>
       </c>
       <c r="B502" s="14" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="C502" s="9" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="D502" s="12"/>
       <c r="E502" s="13"/>
       <c r="F502" s="12"/>
       <c r="I502" s="2"/>
       <c r="J502" s="6"/>
     </row>
-    <row r="503" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="503" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A503" s="2">
         <v>497</v>
       </c>
       <c r="B503" s="14" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
       <c r="C503" s="9" t="s">
-        <v>857</v>
-[...9 lines deleted...]
-      </c>
+        <v>847</v>
+      </c>
+      <c r="D503" s="12"/>
+      <c r="E503" s="13"/>
+      <c r="F503" s="12"/>
       <c r="H503"/>
       <c r="I503" s="2"/>
       <c r="J503" s="6"/>
     </row>
-    <row r="504" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A504" s="2">
         <v>498</v>
       </c>
       <c r="B504" s="14" t="s">
-        <v>858</v>
+        <v>848</v>
       </c>
       <c r="C504" s="9" t="s">
-        <v>859</v>
+        <v>849</v>
       </c>
       <c r="D504" s="12"/>
       <c r="E504" s="13"/>
       <c r="F504" s="12"/>
       <c r="H504"/>
       <c r="I504" s="2"/>
       <c r="J504" s="6"/>
     </row>
-    <row r="505" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="505" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A505" s="2">
         <v>499</v>
       </c>
       <c r="B505" s="14" t="s">
-        <v>860</v>
+        <v>850</v>
       </c>
       <c r="C505" s="9" t="s">
-        <v>861</v>
+        <v>851</v>
       </c>
       <c r="D505" s="12"/>
       <c r="E505" s="13"/>
       <c r="F505" s="12"/>
       <c r="H505"/>
       <c r="I505" s="2"/>
       <c r="J505" s="6"/>
     </row>
     <row r="506" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A506" s="2">
         <v>500</v>
       </c>
       <c r="B506" s="14" t="s">
-        <v>862</v>
+        <v>852</v>
       </c>
       <c r="C506" s="9" t="s">
-        <v>863</v>
-[...3 lines deleted...]
-      <c r="F506" s="12"/>
+        <v>853</v>
+      </c>
+      <c r="D506" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E506" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F506" s="12">
+        <v>2014</v>
+      </c>
       <c r="H506"/>
       <c r="I506" s="2"/>
       <c r="J506" s="6"/>
     </row>
-    <row r="507" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A507" s="2">
         <v>501</v>
       </c>
       <c r="B507" s="14" t="s">
-        <v>864</v>
+        <v>854</v>
       </c>
       <c r="C507" s="9" t="s">
-        <v>865</v>
+        <v>855</v>
       </c>
       <c r="D507" s="12"/>
       <c r="E507" s="13"/>
       <c r="F507" s="12"/>
       <c r="H507"/>
       <c r="I507" s="2"/>
       <c r="J507" s="6"/>
     </row>
-    <row r="508" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A508" s="2">
         <v>502</v>
       </c>
       <c r="B508" s="14" t="s">
-        <v>866</v>
+        <v>856</v>
       </c>
       <c r="C508" s="9" t="s">
-        <v>867</v>
-[...3 lines deleted...]
-      <c r="F508" s="12"/>
+        <v>857</v>
+      </c>
+      <c r="D508" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E508" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F508" s="12">
+        <v>2017</v>
+      </c>
       <c r="H508"/>
       <c r="I508" s="2"/>
       <c r="J508" s="6"/>
     </row>
-    <row r="509" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A509" s="2">
         <v>503</v>
       </c>
-      <c r="B509" s="22" t="s">
-        <v>1561</v>
+      <c r="B509" s="14" t="s">
+        <v>858</v>
       </c>
       <c r="C509" s="9" t="s">
-        <v>1562</v>
-[...9 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="D509" s="12"/>
+      <c r="E509" s="13"/>
+      <c r="F509" s="12"/>
       <c r="H509"/>
       <c r="I509" s="2"/>
       <c r="J509" s="6"/>
     </row>
-    <row r="510" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A510" s="2">
         <v>504</v>
       </c>
-      <c r="B510" s="15" t="s">
-        <v>1441</v>
+      <c r="B510" s="14" t="s">
+        <v>860</v>
       </c>
       <c r="C510" s="9" t="s">
-        <v>1471</v>
-[...3 lines deleted...]
-      </c>
+        <v>861</v>
+      </c>
+      <c r="D510" s="12"/>
       <c r="E510" s="13"/>
-      <c r="F510" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F510" s="12"/>
       <c r="H510"/>
       <c r="I510" s="2"/>
       <c r="J510" s="6"/>
     </row>
     <row r="511" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A511" s="2">
         <v>505</v>
       </c>
       <c r="B511" s="14" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
       <c r="C511" s="9" t="s">
-        <v>869</v>
+        <v>863</v>
       </c>
       <c r="D511" s="12"/>
       <c r="E511" s="13"/>
       <c r="F511" s="12"/>
       <c r="H511"/>
       <c r="I511" s="2"/>
       <c r="J511" s="6"/>
     </row>
     <row r="512" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A512" s="2">
         <v>506</v>
       </c>
       <c r="B512" s="14" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="C512" s="9" t="s">
-        <v>1600</v>
-[...9 lines deleted...]
-      </c>
+        <v>865</v>
+      </c>
+      <c r="D512" s="12"/>
+      <c r="E512" s="13"/>
+      <c r="F512" s="12"/>
       <c r="H512"/>
       <c r="I512" s="2"/>
       <c r="J512" s="6"/>
     </row>
-    <row r="513" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="513" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A513" s="2">
         <v>507</v>
       </c>
       <c r="B513" s="14" t="s">
-        <v>1601</v>
+        <v>866</v>
       </c>
       <c r="C513" s="9" t="s">
-        <v>1599</v>
-[...9 lines deleted...]
-      </c>
+        <v>867</v>
+      </c>
+      <c r="D513" s="12"/>
+      <c r="E513" s="13"/>
+      <c r="F513" s="12"/>
       <c r="H513"/>
       <c r="I513" s="2"/>
       <c r="J513" s="6"/>
     </row>
-    <row r="514" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A514" s="2">
         <v>508</v>
       </c>
-      <c r="B514" s="14" t="s">
-        <v>871</v>
+      <c r="B514" s="22" t="s">
+        <v>1561</v>
       </c>
       <c r="C514" s="9" t="s">
-        <v>872</v>
+        <v>1562</v>
       </c>
       <c r="D514" s="12" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="E514" s="13">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="F514" s="12">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="H514"/>
       <c r="I514" s="2"/>
       <c r="J514" s="6"/>
     </row>
     <row r="515" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A515" s="2">
         <v>509</v>
       </c>
-      <c r="B515" s="14" t="s">
-        <v>873</v>
+      <c r="B515" s="15" t="s">
+        <v>1441</v>
       </c>
       <c r="C515" s="9" t="s">
-        <v>874</v>
+        <v>1471</v>
       </c>
       <c r="D515" s="12" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E515" s="13"/>
       <c r="F515" s="12">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="H515"/>
       <c r="I515" s="2"/>
       <c r="J515" s="6"/>
     </row>
-    <row r="516" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="516" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A516" s="2">
         <v>510</v>
       </c>
       <c r="B516" s="14" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="C516" s="9" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="D516" s="12"/>
       <c r="E516" s="13"/>
       <c r="F516" s="12"/>
       <c r="H516"/>
       <c r="I516" s="2"/>
       <c r="J516" s="6"/>
     </row>
-    <row r="517" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A517" s="2">
         <v>511</v>
       </c>
-      <c r="B517" s="22" t="s">
-        <v>1563</v>
+      <c r="B517" s="14" t="s">
+        <v>870</v>
       </c>
       <c r="C517" s="9" t="s">
-        <v>1564</v>
+        <v>1600</v>
       </c>
       <c r="D517" s="12" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E517" s="13">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="F517" s="12">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H517"/>
       <c r="I517" s="2"/>
       <c r="J517" s="6"/>
     </row>
     <row r="518" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A518" s="2">
         <v>512</v>
       </c>
       <c r="B518" s="14" t="s">
-        <v>877</v>
+        <v>1601</v>
       </c>
       <c r="C518" s="9" t="s">
-        <v>878</v>
+        <v>1599</v>
       </c>
       <c r="D518" s="12" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="E518" s="13">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="F518" s="12">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="H518"/>
       <c r="I518" s="2"/>
       <c r="J518" s="6"/>
     </row>
-    <row r="519" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A519" s="2">
         <v>513</v>
       </c>
       <c r="B519" s="14" t="s">
-        <v>879</v>
+        <v>871</v>
       </c>
       <c r="C519" s="9" t="s">
-        <v>880</v>
+        <v>872</v>
       </c>
       <c r="D519" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E519" s="13">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="F519" s="12">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="H519"/>
       <c r="I519" s="2"/>
       <c r="J519" s="6"/>
     </row>
-    <row r="520" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A520" s="2">
         <v>514</v>
       </c>
       <c r="B520" s="14" t="s">
-        <v>881</v>
+        <v>873</v>
       </c>
       <c r="C520" s="9" t="s">
-        <v>882</v>
-[...3 lines deleted...]
-      <c r="F520" s="12"/>
+        <v>874</v>
+      </c>
+      <c r="D520" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E520" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F520" s="12">
+        <v>2014</v>
+      </c>
       <c r="H520"/>
       <c r="I520" s="2"/>
       <c r="J520" s="6"/>
     </row>
     <row r="521" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A521" s="2">
         <v>515</v>
       </c>
       <c r="B521" s="14" t="s">
-        <v>883</v>
+        <v>875</v>
       </c>
       <c r="C521" s="9" t="s">
-        <v>884</v>
+        <v>876</v>
       </c>
       <c r="D521" s="12"/>
       <c r="E521" s="13"/>
       <c r="F521" s="12"/>
       <c r="H521"/>
       <c r="I521" s="2"/>
       <c r="J521" s="6"/>
     </row>
-    <row r="522" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A522" s="2">
         <v>516</v>
       </c>
-      <c r="B522" s="14" t="s">
-        <v>885</v>
+      <c r="B522" s="22" t="s">
+        <v>1563</v>
       </c>
       <c r="C522" s="9" t="s">
-        <v>886</v>
-[...3 lines deleted...]
-      <c r="F522" s="12"/>
+        <v>1564</v>
+      </c>
+      <c r="D522" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E522" s="13">
+        <v>2020</v>
+      </c>
+      <c r="F522" s="12">
+        <v>2022</v>
+      </c>
       <c r="H522"/>
       <c r="I522" s="2"/>
       <c r="J522" s="6"/>
     </row>
-    <row r="523" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A523" s="2">
         <v>517</v>
       </c>
       <c r="B523" s="14" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="C523" s="9" t="s">
-        <v>888</v>
-[...3 lines deleted...]
-      <c r="F523" s="12"/>
+        <v>878</v>
+      </c>
+      <c r="D523" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E523" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F523" s="12">
+        <v>2014</v>
+      </c>
       <c r="H523"/>
       <c r="I523" s="2"/>
       <c r="J523" s="6"/>
     </row>
-    <row r="524" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A524" s="2">
         <v>518</v>
       </c>
       <c r="B524" s="14" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
       <c r="C524" s="9" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="D524" s="12" t="s">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="E524" s="13">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="F524" s="12">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="H524"/>
       <c r="I524" s="2"/>
       <c r="J524" s="6"/>
     </row>
     <row r="525" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A525" s="2">
         <v>519</v>
       </c>
       <c r="B525" s="14" t="s">
-        <v>893</v>
+        <v>881</v>
       </c>
       <c r="C525" s="9" t="s">
-        <v>894</v>
+        <v>882</v>
       </c>
       <c r="D525" s="12"/>
       <c r="E525" s="13"/>
       <c r="F525" s="12"/>
       <c r="H525"/>
       <c r="I525" s="2"/>
       <c r="J525" s="6"/>
     </row>
-    <row r="526" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A526" s="2">
         <v>520</v>
       </c>
       <c r="B526" s="14" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
       <c r="C526" s="9" t="s">
-        <v>892</v>
+        <v>884</v>
       </c>
       <c r="D526" s="12"/>
       <c r="E526" s="13"/>
       <c r="F526" s="12"/>
       <c r="H526"/>
       <c r="I526" s="2"/>
       <c r="J526" s="6"/>
     </row>
     <row r="527" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A527" s="2">
         <v>521</v>
       </c>
       <c r="B527" s="14" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="C527" s="9" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="D527" s="12"/>
       <c r="E527" s="13"/>
       <c r="F527" s="12"/>
       <c r="H527"/>
       <c r="I527" s="2"/>
       <c r="J527" s="6"/>
     </row>
     <row r="528" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A528" s="2">
         <v>522</v>
       </c>
       <c r="B528" s="14" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
       <c r="C528" s="9" t="s">
-        <v>898</v>
+        <v>888</v>
       </c>
       <c r="D528" s="12"/>
       <c r="E528" s="13"/>
       <c r="F528" s="12"/>
       <c r="H528"/>
       <c r="I528" s="2"/>
       <c r="J528" s="6"/>
     </row>
-    <row r="529" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="529" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A529" s="2">
         <v>523</v>
       </c>
       <c r="B529" s="14" t="s">
-        <v>899</v>
+        <v>889</v>
       </c>
       <c r="C529" s="9" t="s">
-        <v>900</v>
-[...3 lines deleted...]
-      <c r="F529" s="12"/>
+        <v>890</v>
+      </c>
+      <c r="D529" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E529" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F529" s="12">
+        <v>2017</v>
+      </c>
       <c r="H529"/>
       <c r="I529" s="2"/>
       <c r="J529" s="6"/>
     </row>
-    <row r="530" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A530" s="2">
         <v>524</v>
       </c>
       <c r="B530" s="14" t="s">
-        <v>901</v>
+        <v>893</v>
       </c>
       <c r="C530" s="9" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
       <c r="D530" s="12"/>
       <c r="E530" s="13"/>
       <c r="F530" s="12"/>
       <c r="H530"/>
       <c r="I530" s="2"/>
       <c r="J530" s="6"/>
     </row>
-    <row r="531" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A531" s="2">
         <v>525</v>
       </c>
       <c r="B531" s="14" t="s">
-        <v>903</v>
+        <v>891</v>
       </c>
       <c r="C531" s="9" t="s">
-        <v>904</v>
+        <v>892</v>
       </c>
       <c r="D531" s="12"/>
       <c r="E531" s="13"/>
       <c r="F531" s="12"/>
       <c r="H531"/>
       <c r="I531" s="2"/>
       <c r="J531" s="6"/>
     </row>
-    <row r="532" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A532" s="2">
         <v>526</v>
       </c>
       <c r="B532" s="14" t="s">
-        <v>1379</v>
+        <v>895</v>
       </c>
       <c r="C532" s="9" t="s">
-        <v>1380</v>
-[...3 lines deleted...]
-      </c>
+        <v>896</v>
+      </c>
+      <c r="D532" s="12"/>
       <c r="E532" s="13"/>
-      <c r="F532" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F532" s="12"/>
       <c r="H532"/>
       <c r="I532" s="2"/>
       <c r="J532" s="6"/>
     </row>
     <row r="533" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A533" s="2">
         <v>527</v>
       </c>
       <c r="B533" s="14" t="s">
-        <v>905</v>
+        <v>897</v>
       </c>
       <c r="C533" s="9" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="D533" s="12"/>
       <c r="E533" s="13"/>
       <c r="F533" s="12"/>
       <c r="H533"/>
       <c r="I533" s="2"/>
       <c r="J533" s="6"/>
     </row>
     <row r="534" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A534" s="2">
         <v>528</v>
       </c>
-      <c r="B534" s="15" t="s">
-        <v>1424</v>
+      <c r="B534" s="14" t="s">
+        <v>899</v>
       </c>
       <c r="C534" s="9" t="s">
-        <v>1472</v>
-[...3 lines deleted...]
-      </c>
+        <v>900</v>
+      </c>
+      <c r="D534" s="12"/>
       <c r="E534" s="13"/>
-      <c r="F534" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F534" s="12"/>
       <c r="H534"/>
       <c r="I534" s="2"/>
       <c r="J534" s="6"/>
     </row>
     <row r="535" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A535" s="2">
         <v>529</v>
       </c>
-      <c r="B535" s="15" t="s">
-        <v>1442</v>
+      <c r="B535" s="14" t="s">
+        <v>901</v>
       </c>
       <c r="C535" s="9" t="s">
-        <v>1473</v>
-[...3 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="D535" s="12"/>
       <c r="E535" s="13"/>
-      <c r="F535" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F535" s="12"/>
       <c r="H535"/>
       <c r="I535" s="2"/>
       <c r="J535" s="6"/>
     </row>
     <row r="536" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A536" s="2">
         <v>530</v>
       </c>
-      <c r="B536" s="19" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B536" s="14" t="s">
+        <v>903</v>
+      </c>
+      <c r="C536" s="9" t="s">
+        <v>904</v>
+      </c>
+      <c r="D536" s="12"/>
+      <c r="E536" s="13"/>
+      <c r="F536" s="12"/>
       <c r="H536"/>
       <c r="I536" s="2"/>
       <c r="J536" s="6"/>
     </row>
     <row r="537" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A537" s="2">
         <v>531</v>
       </c>
       <c r="B537" s="14" t="s">
-        <v>907</v>
+        <v>1379</v>
       </c>
       <c r="C537" s="9" t="s">
-        <v>908</v>
+        <v>1380</v>
       </c>
       <c r="D537" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="E537" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="E537" s="13"/>
       <c r="F537" s="12">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="H537"/>
       <c r="I537" s="2"/>
       <c r="J537" s="6"/>
     </row>
     <row r="538" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A538" s="2">
         <v>532</v>
       </c>
       <c r="B538" s="14" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="C538" s="9" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="D538" s="12"/>
       <c r="E538" s="13"/>
       <c r="F538" s="12"/>
       <c r="H538"/>
       <c r="I538" s="2"/>
       <c r="J538" s="6"/>
     </row>
-    <row r="539" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A539" s="2">
         <v>533</v>
       </c>
-      <c r="B539" s="14" t="s">
-        <v>911</v>
+      <c r="B539" s="15" t="s">
+        <v>1424</v>
       </c>
       <c r="C539" s="9" t="s">
-        <v>912</v>
+        <v>1472</v>
       </c>
       <c r="D539" s="12" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>1540</v>
+      </c>
+      <c r="E539" s="13"/>
       <c r="F539" s="12">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="H539"/>
       <c r="I539" s="2"/>
       <c r="J539" s="6"/>
     </row>
-    <row r="540" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A540" s="2">
         <v>534</v>
       </c>
-      <c r="B540" s="14" t="s">
-        <v>913</v>
+      <c r="B540" s="15" t="s">
+        <v>1442</v>
       </c>
       <c r="C540" s="9" t="s">
-        <v>914</v>
+        <v>1473</v>
       </c>
       <c r="D540" s="12" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E540" s="13"/>
       <c r="F540" s="12">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="H540"/>
       <c r="I540" s="2"/>
       <c r="J540" s="6"/>
     </row>
-    <row r="541" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A541" s="2">
         <v>535</v>
       </c>
-      <c r="B541" s="14" t="s">
-[...7 lines deleted...]
-      <c r="F541" s="12"/>
+      <c r="B541" s="19" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C541" s="20" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D541" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E541" s="13">
+        <v>2017</v>
+      </c>
+      <c r="F541" s="12">
+        <v>2020</v>
+      </c>
       <c r="H541"/>
       <c r="I541" s="2"/>
       <c r="J541" s="6"/>
     </row>
     <row r="542" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A542" s="2">
         <v>536</v>
       </c>
       <c r="B542" s="14" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
       <c r="C542" s="9" t="s">
-        <v>918</v>
+        <v>908</v>
       </c>
       <c r="D542" s="12" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="E542" s="13">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="F542" s="12">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="H542"/>
       <c r="I542" s="2"/>
       <c r="J542" s="6"/>
     </row>
-    <row r="543" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A543" s="2">
         <v>537</v>
       </c>
-      <c r="B543" s="15" t="s">
-        <v>1425</v>
+      <c r="B543" s="14" t="s">
+        <v>909</v>
       </c>
       <c r="C543" s="9" t="s">
-        <v>1474</v>
+        <v>910</v>
       </c>
       <c r="D543" s="12"/>
       <c r="E543" s="13"/>
       <c r="F543" s="12"/>
       <c r="H543"/>
       <c r="I543" s="2"/>
       <c r="J543" s="6"/>
     </row>
     <row r="544" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A544" s="2">
         <v>538</v>
       </c>
       <c r="B544" s="14" t="s">
-        <v>919</v>
+        <v>911</v>
       </c>
       <c r="C544" s="9" t="s">
-        <v>920</v>
-[...3 lines deleted...]
-      <c r="F544" s="12"/>
+        <v>912</v>
+      </c>
+      <c r="D544" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E544" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F544" s="12">
+        <v>2017</v>
+      </c>
       <c r="H544"/>
       <c r="I544" s="2"/>
       <c r="J544" s="6"/>
     </row>
     <row r="545" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A545" s="2">
         <v>539</v>
       </c>
       <c r="B545" s="14" t="s">
-        <v>921</v>
+        <v>913</v>
       </c>
       <c r="C545" s="9" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      <c r="F545" s="12"/>
+        <v>914</v>
+      </c>
+      <c r="D545" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E545" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F545" s="12">
+        <v>2015</v>
+      </c>
       <c r="H545"/>
       <c r="I545" s="2"/>
       <c r="J545" s="6"/>
     </row>
     <row r="546" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A546" s="2">
         <v>540</v>
       </c>
       <c r="B546" s="14" t="s">
-        <v>923</v>
+        <v>915</v>
       </c>
       <c r="C546" s="9" t="s">
-        <v>924</v>
+        <v>916</v>
       </c>
       <c r="D546" s="12"/>
       <c r="E546" s="13"/>
       <c r="F546" s="12"/>
       <c r="H546"/>
       <c r="I546" s="2"/>
       <c r="J546" s="6"/>
     </row>
     <row r="547" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A547" s="2">
         <v>541</v>
       </c>
       <c r="B547" s="14" t="s">
-        <v>925</v>
+        <v>917</v>
       </c>
       <c r="C547" s="9" t="s">
-        <v>926</v>
-[...3 lines deleted...]
-      <c r="F547" s="12"/>
+        <v>918</v>
+      </c>
+      <c r="D547" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E547" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F547" s="12">
+        <v>2015</v>
+      </c>
       <c r="H547"/>
       <c r="I547" s="2"/>
       <c r="J547" s="6"/>
     </row>
-    <row r="548" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A548" s="2">
         <v>542</v>
       </c>
-      <c r="B548" s="14" t="s">
-        <v>1381</v>
+      <c r="B548" s="15" t="s">
+        <v>1425</v>
       </c>
       <c r="C548" s="9" t="s">
-        <v>1382</v>
-[...3 lines deleted...]
-      </c>
+        <v>1474</v>
+      </c>
+      <c r="D548" s="12"/>
       <c r="E548" s="13"/>
-      <c r="F548" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F548" s="12"/>
       <c r="H548"/>
       <c r="I548" s="2"/>
       <c r="J548" s="6"/>
     </row>
-    <row r="549" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A549" s="2">
         <v>543</v>
       </c>
       <c r="B549" s="14" t="s">
-        <v>927</v>
+        <v>919</v>
       </c>
       <c r="C549" s="9" t="s">
-        <v>928</v>
+        <v>920</v>
       </c>
       <c r="D549" s="12"/>
       <c r="E549" s="13"/>
       <c r="F549" s="12"/>
       <c r="H549"/>
       <c r="I549" s="2"/>
       <c r="J549" s="6"/>
     </row>
     <row r="550" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A550" s="2">
         <v>544</v>
       </c>
       <c r="B550" s="14" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
       <c r="C550" s="9" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
       <c r="D550" s="12"/>
       <c r="E550" s="13"/>
       <c r="F550" s="12"/>
       <c r="H550"/>
       <c r="I550" s="2"/>
       <c r="J550" s="6"/>
     </row>
     <row r="551" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A551" s="2">
         <v>545</v>
       </c>
       <c r="B551" s="14" t="s">
-        <v>931</v>
+        <v>923</v>
       </c>
       <c r="C551" s="9" t="s">
-        <v>932</v>
+        <v>924</v>
       </c>
       <c r="D551" s="12"/>
       <c r="E551" s="13"/>
       <c r="F551" s="12"/>
       <c r="H551"/>
       <c r="I551" s="2"/>
       <c r="J551" s="6"/>
     </row>
     <row r="552" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A552" s="2">
         <v>546</v>
       </c>
       <c r="B552" s="14" t="s">
-        <v>933</v>
+        <v>925</v>
       </c>
       <c r="C552" s="9" t="s">
-        <v>934</v>
+        <v>926</v>
       </c>
       <c r="D552" s="12"/>
       <c r="E552" s="13"/>
       <c r="F552" s="12"/>
       <c r="H552"/>
       <c r="I552" s="2"/>
       <c r="J552" s="6"/>
     </row>
     <row r="553" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A553" s="2">
         <v>547</v>
       </c>
       <c r="B553" s="14" t="s">
-        <v>935</v>
+        <v>1381</v>
       </c>
       <c r="C553" s="9" t="s">
-        <v>936</v>
-[...1 lines deleted...]
-      <c r="D553" s="12"/>
+        <v>1382</v>
+      </c>
+      <c r="D553" s="12" t="s">
+        <v>23</v>
+      </c>
       <c r="E553" s="13"/>
-      <c r="F553" s="12"/>
+      <c r="F553" s="12">
+        <v>2021</v>
+      </c>
       <c r="H553"/>
       <c r="I553" s="2"/>
       <c r="J553" s="6"/>
     </row>
     <row r="554" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A554" s="2">
         <v>548</v>
       </c>
       <c r="B554" s="14" t="s">
-        <v>937</v>
+        <v>927</v>
       </c>
       <c r="C554" s="9" t="s">
-        <v>938</v>
-[...9 lines deleted...]
-      </c>
+        <v>928</v>
+      </c>
+      <c r="D554" s="12"/>
+      <c r="E554" s="13"/>
+      <c r="F554" s="12"/>
       <c r="H554"/>
       <c r="I554" s="2"/>
       <c r="J554" s="6"/>
     </row>
-    <row r="555" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A555" s="2">
         <v>549</v>
       </c>
       <c r="B555" s="14" t="s">
-        <v>939</v>
+        <v>929</v>
       </c>
       <c r="C555" s="9" t="s">
-        <v>940</v>
-[...9 lines deleted...]
-      </c>
+        <v>930</v>
+      </c>
+      <c r="D555" s="12"/>
+      <c r="E555" s="13"/>
+      <c r="F555" s="12"/>
       <c r="H555"/>
       <c r="I555" s="2"/>
       <c r="J555" s="6"/>
     </row>
     <row r="556" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A556" s="2">
         <v>550</v>
       </c>
       <c r="B556" s="14" t="s">
-        <v>941</v>
+        <v>931</v>
       </c>
       <c r="C556" s="9" t="s">
-        <v>942</v>
+        <v>932</v>
       </c>
       <c r="D556" s="12"/>
       <c r="E556" s="13"/>
       <c r="F556" s="12"/>
       <c r="H556"/>
       <c r="I556" s="2"/>
       <c r="J556" s="6"/>
     </row>
-    <row r="557" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A557" s="2">
         <v>551</v>
       </c>
       <c r="B557" s="14" t="s">
-        <v>943</v>
+        <v>933</v>
       </c>
       <c r="C557" s="9" t="s">
-        <v>944</v>
+        <v>934</v>
       </c>
       <c r="D557" s="12"/>
       <c r="E557" s="13"/>
       <c r="F557" s="12"/>
       <c r="H557"/>
       <c r="I557" s="2"/>
       <c r="J557" s="6"/>
     </row>
-    <row r="558" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A558" s="2">
         <v>552</v>
       </c>
       <c r="B558" s="14" t="s">
-        <v>945</v>
+        <v>935</v>
       </c>
       <c r="C558" s="9" t="s">
-        <v>946</v>
+        <v>936</v>
       </c>
       <c r="D558" s="12"/>
       <c r="E558" s="13"/>
       <c r="F558" s="12"/>
       <c r="H558"/>
       <c r="I558" s="2"/>
       <c r="J558" s="6"/>
     </row>
     <row r="559" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A559" s="2">
         <v>553</v>
       </c>
       <c r="B559" s="14" t="s">
-        <v>947</v>
+        <v>937</v>
       </c>
       <c r="C559" s="9" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      <c r="F559" s="12"/>
+        <v>938</v>
+      </c>
+      <c r="D559" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E559" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F559" s="12">
+        <v>2020</v>
+      </c>
       <c r="H559"/>
       <c r="I559" s="2"/>
       <c r="J559" s="6"/>
     </row>
     <row r="560" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A560" s="2">
         <v>554</v>
       </c>
       <c r="B560" s="14" t="s">
-        <v>949</v>
+        <v>939</v>
       </c>
       <c r="C560" s="9" t="s">
-        <v>950</v>
+        <v>940</v>
       </c>
       <c r="D560" s="12" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="E560" s="13">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="F560" s="12">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="H560"/>
       <c r="I560" s="2"/>
       <c r="J560" s="6"/>
     </row>
-    <row r="561" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A561" s="2">
         <v>555</v>
       </c>
       <c r="B561" s="14" t="s">
-        <v>951</v>
+        <v>941</v>
       </c>
       <c r="C561" s="9" t="s">
-        <v>952</v>
+        <v>942</v>
       </c>
       <c r="D561" s="12"/>
       <c r="E561" s="13"/>
       <c r="F561" s="12"/>
       <c r="H561"/>
       <c r="I561" s="2"/>
       <c r="J561" s="6"/>
     </row>
-    <row r="562" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A562" s="2">
         <v>556</v>
       </c>
       <c r="B562" s="14" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="C562" s="9" t="s">
-        <v>954</v>
+        <v>944</v>
       </c>
       <c r="D562" s="12"/>
       <c r="E562" s="13"/>
       <c r="F562" s="12"/>
       <c r="H562"/>
       <c r="I562" s="2"/>
       <c r="J562" s="6"/>
     </row>
     <row r="563" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A563" s="2">
         <v>557</v>
       </c>
       <c r="B563" s="14" t="s">
-        <v>955</v>
+        <v>945</v>
       </c>
       <c r="C563" s="9" t="s">
-        <v>956</v>
+        <v>946</v>
       </c>
       <c r="D563" s="12"/>
       <c r="E563" s="13"/>
       <c r="F563" s="12"/>
       <c r="H563"/>
       <c r="I563" s="2"/>
       <c r="J563" s="6"/>
     </row>
     <row r="564" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A564" s="2">
         <v>558</v>
       </c>
       <c r="B564" s="14" t="s">
-        <v>957</v>
+        <v>947</v>
       </c>
       <c r="C564" s="9" t="s">
-        <v>958</v>
+        <v>948</v>
       </c>
       <c r="D564" s="12"/>
       <c r="E564" s="13"/>
       <c r="F564" s="12"/>
       <c r="H564"/>
       <c r="I564" s="2"/>
       <c r="J564" s="6"/>
     </row>
-    <row r="565" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A565" s="2">
         <v>559</v>
       </c>
       <c r="B565" s="14" t="s">
-        <v>959</v>
+        <v>949</v>
       </c>
       <c r="C565" s="9" t="s">
-        <v>960</v>
-[...3 lines deleted...]
-      <c r="F565" s="12"/>
+        <v>950</v>
+      </c>
+      <c r="D565" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E565" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F565" s="12">
+        <v>2013</v>
+      </c>
       <c r="H565"/>
       <c r="I565" s="2"/>
       <c r="J565" s="6"/>
     </row>
-    <row r="566" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A566" s="2">
         <v>560</v>
       </c>
-      <c r="B566" s="15" t="s">
-        <v>1426</v>
+      <c r="B566" s="14" t="s">
+        <v>951</v>
       </c>
       <c r="C566" s="9" t="s">
-        <v>1475</v>
+        <v>952</v>
       </c>
       <c r="D566" s="12"/>
       <c r="E566" s="13"/>
       <c r="F566" s="12"/>
       <c r="H566"/>
       <c r="I566" s="2"/>
       <c r="J566" s="6"/>
     </row>
-    <row r="567" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A567" s="2">
         <v>561</v>
       </c>
       <c r="B567" s="14" t="s">
-        <v>961</v>
+        <v>953</v>
       </c>
       <c r="C567" s="9" t="s">
-        <v>962</v>
+        <v>954</v>
       </c>
       <c r="D567" s="12"/>
       <c r="E567" s="13"/>
       <c r="F567" s="12"/>
       <c r="H567"/>
       <c r="I567" s="2"/>
       <c r="J567" s="6"/>
     </row>
-    <row r="568" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="568" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A568" s="2">
         <v>562</v>
       </c>
-      <c r="B568" s="15" t="s">
-        <v>1427</v>
+      <c r="B568" s="14" t="s">
+        <v>955</v>
       </c>
       <c r="C568" s="9" t="s">
-        <v>1476</v>
+        <v>956</v>
       </c>
       <c r="D568" s="12"/>
       <c r="E568" s="13"/>
       <c r="F568" s="12"/>
       <c r="H568"/>
       <c r="I568" s="2"/>
       <c r="J568" s="6"/>
     </row>
-    <row r="569" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A569" s="2">
         <v>563</v>
       </c>
       <c r="B569" s="14" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="C569" s="9" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="D569" s="12"/>
       <c r="E569" s="13"/>
       <c r="F569" s="12"/>
       <c r="H569"/>
       <c r="I569" s="2"/>
       <c r="J569" s="6"/>
     </row>
-    <row r="570" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A570" s="2">
         <v>564</v>
       </c>
       <c r="B570" s="14" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="C570" s="9" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="D570" s="12"/>
       <c r="E570" s="13"/>
       <c r="F570" s="12"/>
       <c r="H570"/>
       <c r="I570" s="2"/>
       <c r="J570" s="6"/>
     </row>
-    <row r="571" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A571" s="2">
         <v>565</v>
       </c>
-      <c r="B571" s="14" t="s">
-        <v>1383</v>
+      <c r="B571" s="15" t="s">
+        <v>1426</v>
       </c>
       <c r="C571" s="9" t="s">
-        <v>1384</v>
-[...3 lines deleted...]
-      </c>
+        <v>1475</v>
+      </c>
+      <c r="D571" s="12"/>
       <c r="E571" s="13"/>
-      <c r="F571" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F571" s="12"/>
       <c r="H571"/>
       <c r="I571" s="2"/>
       <c r="J571" s="6"/>
     </row>
     <row r="572" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A572" s="2">
         <v>566</v>
       </c>
       <c r="B572" s="14" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="C572" s="9" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="D572" s="12"/>
       <c r="E572" s="13"/>
       <c r="F572" s="12"/>
       <c r="H572"/>
       <c r="I572" s="2"/>
       <c r="J572" s="6"/>
     </row>
-    <row r="573" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A573" s="2">
         <v>567</v>
       </c>
       <c r="B573" s="15" t="s">
-        <v>1428</v>
+        <v>1427</v>
       </c>
       <c r="C573" s="9" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
       <c r="D573" s="12"/>
       <c r="E573" s="13"/>
       <c r="F573" s="12"/>
       <c r="H573"/>
       <c r="I573" s="2"/>
       <c r="J573" s="6"/>
     </row>
-    <row r="574" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A574" s="2">
         <v>568</v>
       </c>
-      <c r="B574" s="15" t="s">
-        <v>1618</v>
+      <c r="B574" s="14" t="s">
+        <v>963</v>
       </c>
       <c r="C574" s="9" t="s">
-        <v>1619</v>
-[...9 lines deleted...]
-      </c>
+        <v>964</v>
+      </c>
+      <c r="D574" s="12"/>
+      <c r="E574" s="13"/>
+      <c r="F574" s="12"/>
       <c r="H574"/>
       <c r="I574" s="2"/>
       <c r="J574" s="6"/>
     </row>
-    <row r="575" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="575" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A575" s="2">
         <v>569</v>
       </c>
       <c r="B575" s="14" t="s">
-        <v>969</v>
+        <v>965</v>
       </c>
       <c r="C575" s="9" t="s">
-        <v>970</v>
+        <v>966</v>
       </c>
       <c r="D575" s="12"/>
       <c r="E575" s="13"/>
       <c r="F575" s="12"/>
       <c r="H575"/>
       <c r="I575" s="2"/>
       <c r="J575" s="6"/>
     </row>
-    <row r="576" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A576" s="2">
         <v>570</v>
       </c>
       <c r="B576" s="14" t="s">
-        <v>971</v>
+        <v>1383</v>
       </c>
       <c r="C576" s="9" t="s">
-        <v>972</v>
-[...1 lines deleted...]
-      <c r="D576" s="12"/>
+        <v>1384</v>
+      </c>
+      <c r="D576" s="12" t="s">
+        <v>23</v>
+      </c>
       <c r="E576" s="13"/>
-      <c r="F576" s="12"/>
+      <c r="F576" s="12">
+        <v>2020</v>
+      </c>
       <c r="H576"/>
       <c r="I576" s="2"/>
       <c r="J576" s="6"/>
     </row>
-    <row r="577" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A577" s="2">
         <v>571</v>
       </c>
       <c r="B577" s="14" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="C577" s="9" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="D577" s="12"/>
       <c r="E577" s="13"/>
       <c r="F577" s="12"/>
       <c r="H577"/>
       <c r="I577" s="2"/>
       <c r="J577" s="6"/>
     </row>
-    <row r="578" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A578" s="2">
         <v>572</v>
       </c>
-      <c r="B578" s="14" t="s">
-        <v>975</v>
+      <c r="B578" s="15" t="s">
+        <v>1428</v>
       </c>
       <c r="C578" s="9" t="s">
-        <v>976</v>
-[...9 lines deleted...]
-      </c>
+        <v>1477</v>
+      </c>
+      <c r="D578" s="12"/>
+      <c r="E578" s="13"/>
+      <c r="F578" s="12"/>
       <c r="H578"/>
       <c r="I578" s="2"/>
       <c r="J578" s="6"/>
     </row>
     <row r="579" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A579" s="2">
         <v>573</v>
       </c>
-      <c r="B579" s="14" t="s">
-        <v>977</v>
+      <c r="B579" s="15" t="s">
+        <v>1618</v>
       </c>
       <c r="C579" s="9" t="s">
-        <v>978</v>
-[...3 lines deleted...]
-      <c r="F579" s="12"/>
+        <v>1619</v>
+      </c>
+      <c r="D579" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E579" s="13">
+        <v>2021</v>
+      </c>
+      <c r="F579" s="12">
+        <v>2024</v>
+      </c>
       <c r="H579"/>
       <c r="I579" s="2"/>
       <c r="J579" s="6"/>
     </row>
-    <row r="580" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A580" s="2">
         <v>574</v>
       </c>
       <c r="B580" s="14" t="s">
-        <v>979</v>
+        <v>969</v>
       </c>
       <c r="C580" s="9" t="s">
-        <v>980</v>
-[...9 lines deleted...]
-      </c>
+        <v>970</v>
+      </c>
+      <c r="D580" s="12"/>
+      <c r="E580" s="13"/>
+      <c r="F580" s="12"/>
       <c r="H580"/>
       <c r="I580" s="2"/>
       <c r="J580" s="6"/>
     </row>
-    <row r="581" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A581" s="2">
         <v>575</v>
       </c>
-      <c r="B581" s="19" t="s">
-[...3 lines deleted...]
-        <v>1531</v>
+      <c r="B581" s="14" t="s">
+        <v>971</v>
+      </c>
+      <c r="C581" s="9" t="s">
+        <v>972</v>
       </c>
       <c r="D581" s="12"/>
       <c r="E581" s="13"/>
       <c r="F581" s="12"/>
       <c r="H581"/>
       <c r="I581" s="2"/>
       <c r="J581" s="6"/>
     </row>
     <row r="582" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A582" s="2">
         <v>576</v>
       </c>
       <c r="B582" s="14" t="s">
-        <v>981</v>
+        <v>973</v>
       </c>
       <c r="C582" s="9" t="s">
-        <v>982</v>
+        <v>974</v>
       </c>
       <c r="D582" s="12"/>
       <c r="E582" s="13"/>
       <c r="F582" s="12"/>
       <c r="H582"/>
       <c r="I582" s="2"/>
       <c r="J582" s="6"/>
     </row>
-    <row r="583" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A583" s="2">
         <v>577</v>
       </c>
       <c r="B583" s="14" t="s">
-        <v>983</v>
+        <v>975</v>
       </c>
       <c r="C583" s="9" t="s">
-        <v>984</v>
-[...3 lines deleted...]
-      <c r="F583" s="12"/>
+        <v>976</v>
+      </c>
+      <c r="D583" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E583" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F583" s="12">
+        <v>2015</v>
+      </c>
       <c r="H583"/>
       <c r="I583" s="2"/>
       <c r="J583" s="6"/>
     </row>
-    <row r="584" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A584" s="2">
         <v>578</v>
       </c>
-      <c r="B584" s="21" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B584" s="14" t="s">
+        <v>977</v>
+      </c>
+      <c r="C584" s="9" t="s">
+        <v>978</v>
+      </c>
+      <c r="D584" s="12"/>
       <c r="E584" s="13"/>
-      <c r="F584" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F584" s="12"/>
       <c r="H584"/>
       <c r="I584" s="2"/>
       <c r="J584" s="6"/>
     </row>
-    <row r="585" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A585" s="2">
         <v>579</v>
       </c>
       <c r="B585" s="14" t="s">
-        <v>985</v>
+        <v>979</v>
       </c>
       <c r="C585" s="9" t="s">
-        <v>986</v>
-[...3 lines deleted...]
-      <c r="F585" s="12"/>
+        <v>980</v>
+      </c>
+      <c r="D585" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E585" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F585" s="12">
+        <v>2016</v>
+      </c>
       <c r="H585"/>
       <c r="I585" s="2"/>
       <c r="J585" s="6"/>
     </row>
-    <row r="586" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="586" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A586" s="2">
         <v>580</v>
       </c>
-      <c r="B586" s="21" t="s">
-        <v>1567</v>
+      <c r="B586" s="19" t="s">
+        <v>1530</v>
       </c>
       <c r="C586" s="20" t="s">
-        <v>1568</v>
-[...3 lines deleted...]
-      </c>
+        <v>1531</v>
+      </c>
+      <c r="D586" s="12"/>
       <c r="E586" s="13"/>
-      <c r="F586" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F586" s="12"/>
       <c r="H586"/>
       <c r="I586" s="2"/>
       <c r="J586" s="6"/>
     </row>
-    <row r="587" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A587" s="2">
         <v>581</v>
       </c>
       <c r="B587" s="14" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="C587" s="9" t="s">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="D587" s="12"/>
       <c r="E587" s="13"/>
       <c r="F587" s="12"/>
       <c r="H587"/>
       <c r="I587" s="2"/>
       <c r="J587" s="6"/>
     </row>
     <row r="588" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A588" s="2">
         <v>582</v>
       </c>
       <c r="B588" s="14" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="C588" s="9" t="s">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="D588" s="12"/>
       <c r="E588" s="13"/>
       <c r="F588" s="12"/>
       <c r="H588"/>
       <c r="I588" s="2"/>
       <c r="J588" s="6"/>
     </row>
     <row r="589" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A589" s="2">
         <v>583</v>
       </c>
-      <c r="B589" s="14" t="s">
-[...5 lines deleted...]
-      <c r="D589" s="12"/>
+      <c r="B589" s="21" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C589" s="20" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D589" s="12" t="s">
+        <v>1540</v>
+      </c>
       <c r="E589" s="13"/>
-      <c r="F589" s="12"/>
+      <c r="F589" s="12">
+        <v>2021</v>
+      </c>
       <c r="H589"/>
       <c r="I589" s="2"/>
       <c r="J589" s="6"/>
     </row>
     <row r="590" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A590" s="2">
         <v>584</v>
       </c>
-      <c r="B590" s="15" t="s">
-        <v>1429</v>
+      <c r="B590" s="14" t="s">
+        <v>985</v>
       </c>
       <c r="C590" s="9" t="s">
-        <v>1478</v>
-[...3 lines deleted...]
-      </c>
+        <v>986</v>
+      </c>
+      <c r="D590" s="12"/>
       <c r="E590" s="13"/>
-      <c r="F590" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F590" s="12"/>
       <c r="H590"/>
       <c r="I590" s="2"/>
       <c r="J590" s="6"/>
     </row>
-    <row r="591" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A591" s="2">
         <v>585</v>
       </c>
-      <c r="B591" s="14" t="s">
-[...5 lines deleted...]
-      <c r="D591" s="12"/>
+      <c r="B591" s="21" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C591" s="20" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D591" s="12" t="s">
+        <v>1540</v>
+      </c>
       <c r="E591" s="13"/>
-      <c r="F591" s="12"/>
+      <c r="F591" s="12">
+        <v>2021</v>
+      </c>
       <c r="H591"/>
       <c r="I591" s="2"/>
       <c r="J591" s="6"/>
     </row>
     <row r="592" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A592" s="2">
         <v>586</v>
       </c>
       <c r="B592" s="14" t="s">
-        <v>995</v>
+        <v>987</v>
       </c>
       <c r="C592" s="9" t="s">
-        <v>996</v>
+        <v>988</v>
       </c>
       <c r="D592" s="12"/>
       <c r="E592" s="13"/>
       <c r="F592" s="12"/>
       <c r="H592"/>
       <c r="I592" s="2"/>
       <c r="J592" s="6"/>
     </row>
-    <row r="593" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A593" s="2">
         <v>587</v>
       </c>
       <c r="B593" s="14" t="s">
-        <v>997</v>
+        <v>989</v>
       </c>
       <c r="C593" s="9" t="s">
-        <v>998</v>
-[...9 lines deleted...]
-      </c>
+        <v>990</v>
+      </c>
+      <c r="D593" s="12"/>
+      <c r="E593" s="13"/>
+      <c r="F593" s="12"/>
       <c r="H593"/>
       <c r="I593" s="2"/>
       <c r="J593" s="6"/>
     </row>
     <row r="594" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A594" s="2">
         <v>588</v>
       </c>
       <c r="B594" s="14" t="s">
-        <v>999</v>
+        <v>991</v>
       </c>
       <c r="C594" s="9" t="s">
-        <v>1000</v>
+        <v>992</v>
       </c>
       <c r="D594" s="12"/>
       <c r="E594" s="13"/>
       <c r="F594" s="12"/>
       <c r="H594"/>
       <c r="I594" s="2"/>
       <c r="J594" s="6"/>
     </row>
-    <row r="595" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="595" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A595" s="2">
         <v>589</v>
       </c>
-      <c r="B595" s="14" t="s">
-        <v>1007</v>
+      <c r="B595" s="15" t="s">
+        <v>1429</v>
       </c>
       <c r="C595" s="9" t="s">
-        <v>1008</v>
-[...1 lines deleted...]
-      <c r="D595" s="12"/>
+        <v>1478</v>
+      </c>
+      <c r="D595" s="12" t="s">
+        <v>1540</v>
+      </c>
       <c r="E595" s="13"/>
-      <c r="F595" s="12"/>
+      <c r="F595" s="12">
+        <v>2019</v>
+      </c>
       <c r="H595"/>
       <c r="I595" s="2"/>
       <c r="J595" s="6"/>
     </row>
     <row r="596" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A596" s="2">
         <v>590</v>
       </c>
       <c r="B596" s="14" t="s">
-        <v>1001</v>
+        <v>993</v>
       </c>
       <c r="C596" s="9" t="s">
-        <v>1002</v>
+        <v>994</v>
       </c>
       <c r="D596" s="12"/>
       <c r="E596" s="13"/>
       <c r="F596" s="12"/>
       <c r="H596"/>
       <c r="I596" s="2"/>
       <c r="J596" s="6"/>
     </row>
     <row r="597" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A597" s="2">
         <v>591</v>
       </c>
       <c r="B597" s="14" t="s">
-        <v>1003</v>
+        <v>995</v>
       </c>
       <c r="C597" s="9" t="s">
-        <v>1004</v>
-[...9 lines deleted...]
-      </c>
+        <v>996</v>
+      </c>
+      <c r="D597" s="12"/>
+      <c r="E597" s="13"/>
+      <c r="F597" s="12"/>
       <c r="H597"/>
       <c r="I597" s="2"/>
       <c r="J597" s="6"/>
     </row>
-    <row r="598" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A598" s="2">
         <v>592</v>
       </c>
       <c r="B598" s="14" t="s">
-        <v>1005</v>
+        <v>997</v>
       </c>
       <c r="C598" s="9" t="s">
-        <v>1006</v>
-[...3 lines deleted...]
-      <c r="F598" s="12"/>
+        <v>998</v>
+      </c>
+      <c r="D598" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E598" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F598" s="12">
+        <v>2015</v>
+      </c>
       <c r="H598"/>
       <c r="I598" s="2"/>
       <c r="J598" s="6"/>
     </row>
     <row r="599" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A599" s="2">
         <v>593</v>
       </c>
       <c r="B599" s="14" t="s">
-        <v>1385</v>
+        <v>999</v>
       </c>
       <c r="C599" s="9" t="s">
-        <v>1386</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="D599" s="12"/>
       <c r="E599" s="13"/>
-      <c r="F599" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F599" s="12"/>
       <c r="H599"/>
       <c r="I599" s="2"/>
       <c r="J599" s="6"/>
     </row>
-    <row r="600" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A600" s="2">
         <v>594</v>
       </c>
-      <c r="B600" s="15" t="s">
-        <v>1443</v>
+      <c r="B600" s="14" t="s">
+        <v>1007</v>
       </c>
       <c r="C600" s="9" t="s">
-        <v>1479</v>
-[...3 lines deleted...]
-      </c>
+        <v>1008</v>
+      </c>
+      <c r="D600" s="12"/>
       <c r="E600" s="13"/>
-      <c r="F600" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F600" s="12"/>
       <c r="H600"/>
       <c r="I600" s="2"/>
       <c r="J600" s="6"/>
     </row>
-    <row r="601" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A601" s="2">
         <v>595</v>
       </c>
       <c r="B601" s="14" t="s">
-        <v>1009</v>
+        <v>1001</v>
       </c>
       <c r="C601" s="9" t="s">
-        <v>1010</v>
+        <v>1002</v>
       </c>
       <c r="D601" s="12"/>
       <c r="E601" s="13"/>
       <c r="F601" s="12"/>
       <c r="H601"/>
       <c r="I601" s="2"/>
       <c r="J601" s="6"/>
     </row>
-    <row r="602" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A602" s="2">
         <v>596</v>
       </c>
-      <c r="B602" s="15" t="s">
-        <v>1430</v>
+      <c r="B602" s="14" t="s">
+        <v>1003</v>
       </c>
       <c r="C602" s="9" t="s">
-        <v>1480</v>
-[...3 lines deleted...]
-      <c r="F602" s="12"/>
+        <v>1004</v>
+      </c>
+      <c r="D602" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E602" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F602" s="12">
+        <v>2013</v>
+      </c>
       <c r="H602"/>
       <c r="I602" s="2"/>
       <c r="J602" s="6"/>
     </row>
     <row r="603" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A603" s="2">
         <v>597</v>
       </c>
       <c r="B603" s="14" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="C603" s="9" t="s">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="D603" s="12"/>
       <c r="E603" s="13"/>
       <c r="F603" s="12"/>
       <c r="H603"/>
       <c r="I603" s="2"/>
       <c r="J603" s="6"/>
     </row>
-    <row r="604" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A604" s="2">
         <v>598</v>
       </c>
       <c r="B604" s="14" t="s">
-        <v>1013</v>
+        <v>1385</v>
       </c>
       <c r="C604" s="9" t="s">
-        <v>1014</v>
-[...1 lines deleted...]
-      <c r="D604" s="12"/>
+        <v>1386</v>
+      </c>
+      <c r="D604" s="12" t="s">
+        <v>6</v>
+      </c>
       <c r="E604" s="13"/>
-      <c r="F604" s="12"/>
+      <c r="F604" s="12">
+        <v>2019</v>
+      </c>
       <c r="H604"/>
       <c r="I604" s="2"/>
       <c r="J604" s="6"/>
     </row>
-    <row r="605" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A605" s="2">
         <v>599</v>
       </c>
-      <c r="B605" s="14" t="s">
-        <v>1015</v>
+      <c r="B605" s="15" t="s">
+        <v>1443</v>
       </c>
       <c r="C605" s="9" t="s">
-        <v>1016</v>
-[...1 lines deleted...]
-      <c r="D605" s="12"/>
+        <v>1479</v>
+      </c>
+      <c r="D605" s="12" t="s">
+        <v>6</v>
+      </c>
       <c r="E605" s="13"/>
-      <c r="F605" s="12"/>
+      <c r="F605" s="12">
+        <v>2021</v>
+      </c>
       <c r="H605"/>
       <c r="I605" s="2"/>
       <c r="J605" s="6"/>
     </row>
-    <row r="606" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="606" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A606" s="2">
         <v>600</v>
       </c>
       <c r="B606" s="14" t="s">
-        <v>1017</v>
+        <v>1009</v>
       </c>
       <c r="C606" s="9" t="s">
-        <v>1018</v>
-[...9 lines deleted...]
-      </c>
+        <v>1010</v>
+      </c>
+      <c r="D606" s="12"/>
+      <c r="E606" s="13"/>
+      <c r="F606" s="12"/>
       <c r="H606"/>
       <c r="I606" s="2"/>
       <c r="J606" s="6"/>
     </row>
     <row r="607" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A607" s="2">
         <v>601</v>
       </c>
-      <c r="B607" s="14" t="s">
-        <v>1019</v>
+      <c r="B607" s="15" t="s">
+        <v>1430</v>
       </c>
       <c r="C607" s="9" t="s">
-        <v>1020</v>
+        <v>1480</v>
       </c>
       <c r="D607" s="12"/>
       <c r="E607" s="13"/>
       <c r="F607" s="12"/>
       <c r="H607"/>
       <c r="I607" s="2"/>
       <c r="J607" s="6"/>
     </row>
     <row r="608" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A608" s="2">
         <v>602</v>
       </c>
-      <c r="B608" s="16" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B608" s="14" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C608" s="9" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D608" s="12"/>
+      <c r="E608" s="13"/>
+      <c r="F608" s="12"/>
       <c r="H608"/>
       <c r="I608" s="2"/>
       <c r="J608" s="6"/>
     </row>
-    <row r="609" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A609" s="2">
         <v>603</v>
       </c>
-      <c r="B609" s="16" t="s">
-[...3 lines deleted...]
-        <v>1518</v>
+      <c r="B609" s="14" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C609" s="9" t="s">
+        <v>1014</v>
       </c>
       <c r="D609" s="12"/>
       <c r="E609" s="13"/>
       <c r="F609" s="12"/>
       <c r="H609"/>
       <c r="I609" s="2"/>
       <c r="J609" s="6"/>
     </row>
-    <row r="610" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A610" s="2">
         <v>604</v>
       </c>
       <c r="B610" s="14" t="s">
-        <v>1021</v>
+        <v>1015</v>
       </c>
       <c r="C610" s="9" t="s">
-        <v>1022</v>
-[...9 lines deleted...]
-      </c>
+        <v>1016</v>
+      </c>
+      <c r="D610" s="12"/>
+      <c r="E610" s="13"/>
+      <c r="F610" s="12"/>
       <c r="H610"/>
       <c r="I610" s="2"/>
       <c r="J610" s="6"/>
     </row>
     <row r="611" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A611" s="2">
         <v>605</v>
       </c>
       <c r="B611" s="14" t="s">
-        <v>1023</v>
+        <v>1017</v>
       </c>
       <c r="C611" s="9" t="s">
-        <v>1024</v>
+        <v>1018</v>
       </c>
       <c r="D611" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E611" s="13">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="F611" s="12">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="H611"/>
       <c r="I611" s="2"/>
       <c r="J611" s="6"/>
     </row>
     <row r="612" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A612" s="2">
         <v>606</v>
       </c>
-      <c r="B612" s="15" t="s">
-        <v>1444</v>
+      <c r="B612" s="14" t="s">
+        <v>1019</v>
       </c>
       <c r="C612" s="9" t="s">
-        <v>1481</v>
-[...3 lines deleted...]
-      </c>
+        <v>1020</v>
+      </c>
+      <c r="D612" s="12"/>
       <c r="E612" s="13"/>
-      <c r="F612" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F612" s="12"/>
       <c r="H612"/>
       <c r="I612" s="2"/>
       <c r="J612" s="6"/>
     </row>
     <row r="613" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A613" s="2">
         <v>607</v>
       </c>
-      <c r="B613" s="14" t="s">
-[...7 lines deleted...]
-      <c r="F613" s="12"/>
+      <c r="B613" s="16" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C613" s="18" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D613" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E613" s="13">
+        <v>2021</v>
+      </c>
+      <c r="F613" s="12">
+        <v>2022</v>
+      </c>
       <c r="H613"/>
       <c r="I613" s="2"/>
       <c r="J613" s="6"/>
     </row>
-    <row r="614" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A614" s="2">
         <v>608</v>
       </c>
-      <c r="B614" s="14" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B614" s="16" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C614" s="18" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D614" s="12"/>
+      <c r="E614" s="13"/>
+      <c r="F614" s="12"/>
       <c r="H614"/>
       <c r="I614" s="2"/>
       <c r="J614" s="6"/>
     </row>
     <row r="615" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A615" s="2">
         <v>609</v>
       </c>
       <c r="B615" s="14" t="s">
-        <v>1029</v>
+        <v>1021</v>
       </c>
       <c r="C615" s="9" t="s">
-        <v>1030</v>
+        <v>1022</v>
       </c>
       <c r="D615" s="12" t="s">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="E615" s="13">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="F615" s="12">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="H615"/>
       <c r="I615" s="2"/>
       <c r="J615" s="6"/>
     </row>
     <row r="616" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A616" s="2">
         <v>610</v>
       </c>
       <c r="B616" s="14" t="s">
-        <v>1387</v>
+        <v>1023</v>
       </c>
       <c r="C616" s="9" t="s">
-        <v>1388</v>
+        <v>1024</v>
       </c>
       <c r="D616" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="E616" s="13"/>
+      <c r="E616" s="13">
+        <v>2015</v>
+      </c>
       <c r="F616" s="12">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="H616"/>
       <c r="I616" s="2"/>
       <c r="J616" s="6"/>
     </row>
     <row r="617" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A617" s="2">
         <v>611</v>
       </c>
-      <c r="B617" s="14" t="s">
-        <v>1031</v>
+      <c r="B617" s="15" t="s">
+        <v>1444</v>
       </c>
       <c r="C617" s="9" t="s">
-        <v>1032</v>
+        <v>1481</v>
       </c>
       <c r="D617" s="12" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E617" s="13"/>
       <c r="F617" s="12">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="H617"/>
       <c r="I617" s="2"/>
       <c r="J617" s="6"/>
     </row>
     <row r="618" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A618" s="2">
         <v>612</v>
       </c>
       <c r="B618" s="14" t="s">
-        <v>1033</v>
+        <v>1025</v>
       </c>
       <c r="C618" s="9" t="s">
-        <v>1034</v>
+        <v>1026</v>
       </c>
       <c r="D618" s="12"/>
       <c r="E618" s="13"/>
       <c r="F618" s="12"/>
       <c r="H618"/>
       <c r="I618" s="2"/>
       <c r="J618" s="6"/>
     </row>
-    <row r="619" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A619" s="2">
         <v>613</v>
       </c>
       <c r="B619" s="14" t="s">
-        <v>1035</v>
+        <v>1027</v>
       </c>
       <c r="C619" s="9" t="s">
-        <v>1036</v>
-[...3 lines deleted...]
-      <c r="F619" s="12"/>
+        <v>1028</v>
+      </c>
+      <c r="D619" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E619" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F619" s="12">
+        <v>2013</v>
+      </c>
       <c r="H619"/>
       <c r="I619" s="2"/>
       <c r="J619" s="6"/>
     </row>
-    <row r="620" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A620" s="2">
         <v>614</v>
       </c>
       <c r="B620" s="14" t="s">
-        <v>1037</v>
+        <v>1029</v>
       </c>
       <c r="C620" s="9" t="s">
-        <v>1038</v>
-[...3 lines deleted...]
-      <c r="F620" s="12"/>
+        <v>1030</v>
+      </c>
+      <c r="D620" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E620" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F620" s="12">
+        <v>2014</v>
+      </c>
       <c r="H620"/>
       <c r="I620" s="2"/>
       <c r="J620" s="6"/>
     </row>
-    <row r="621" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A621" s="2">
         <v>615</v>
       </c>
       <c r="B621" s="14" t="s">
-        <v>1039</v>
+        <v>1387</v>
       </c>
       <c r="C621" s="9" t="s">
-        <v>1482</v>
-[...1 lines deleted...]
-      <c r="D621" s="12"/>
+        <v>1388</v>
+      </c>
+      <c r="D621" s="12" t="s">
+        <v>23</v>
+      </c>
       <c r="E621" s="13"/>
-      <c r="F621" s="12"/>
+      <c r="F621" s="12">
+        <v>2019</v>
+      </c>
       <c r="H621"/>
       <c r="I621" s="2"/>
       <c r="J621" s="6"/>
     </row>
-    <row r="622" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A622" s="2">
         <v>616</v>
       </c>
       <c r="B622" s="14" t="s">
-        <v>1040</v>
+        <v>1031</v>
       </c>
       <c r="C622" s="9" t="s">
-        <v>1041</v>
-[...3 lines deleted...]
-      <c r="F622" s="12"/>
+        <v>1032</v>
+      </c>
+      <c r="D622" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E622" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F622" s="12">
+        <v>2016</v>
+      </c>
       <c r="H622"/>
       <c r="I622" s="2"/>
       <c r="J622" s="6"/>
     </row>
-    <row r="623" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="623" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A623" s="2">
         <v>617</v>
       </c>
       <c r="B623" s="14" t="s">
-        <v>1042</v>
+        <v>1033</v>
       </c>
       <c r="C623" s="9" t="s">
-        <v>1043</v>
+        <v>1034</v>
       </c>
       <c r="D623" s="12"/>
       <c r="E623" s="13"/>
       <c r="F623" s="12"/>
       <c r="H623"/>
       <c r="I623" s="2"/>
       <c r="J623" s="6"/>
     </row>
     <row r="624" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A624" s="2">
         <v>618</v>
       </c>
       <c r="B624" s="14" t="s">
-        <v>1594</v>
+        <v>1035</v>
       </c>
       <c r="C624" s="9" t="s">
-        <v>1593</v>
-[...9 lines deleted...]
-      </c>
+        <v>1036</v>
+      </c>
+      <c r="D624" s="12"/>
+      <c r="E624" s="13"/>
+      <c r="F624" s="12"/>
       <c r="H624"/>
       <c r="I624" s="2"/>
       <c r="J624" s="6"/>
     </row>
-    <row r="625" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A625" s="2">
         <v>619</v>
       </c>
       <c r="B625" s="14" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
       <c r="C625" s="9" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="D625" s="12"/>
       <c r="E625" s="13"/>
       <c r="F625" s="12"/>
       <c r="H625"/>
       <c r="I625" s="2"/>
       <c r="J625" s="6"/>
     </row>
-    <row r="626" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A626" s="2">
         <v>620</v>
       </c>
       <c r="B626" s="14" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
       <c r="C626" s="9" t="s">
-        <v>1047</v>
+        <v>1482</v>
       </c>
       <c r="D626" s="12"/>
       <c r="E626" s="13"/>
       <c r="F626" s="12"/>
       <c r="H626"/>
       <c r="I626" s="2"/>
       <c r="J626" s="6"/>
     </row>
-    <row r="627" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A627" s="2">
         <v>621</v>
       </c>
       <c r="B627" s="14" t="s">
-        <v>1048</v>
+        <v>1040</v>
       </c>
       <c r="C627" s="9" t="s">
-        <v>1049</v>
+        <v>1041</v>
       </c>
       <c r="D627" s="12"/>
       <c r="E627" s="13"/>
       <c r="F627" s="12"/>
       <c r="H627"/>
       <c r="I627" s="2"/>
       <c r="J627" s="6"/>
     </row>
-    <row r="628" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="628" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A628" s="2">
         <v>622</v>
       </c>
       <c r="B628" s="14" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="C628" s="9" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="D628" s="12"/>
       <c r="E628" s="13"/>
       <c r="F628" s="12"/>
       <c r="H628"/>
       <c r="I628" s="2"/>
       <c r="J628" s="6"/>
     </row>
-    <row r="629" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A629" s="2">
         <v>623</v>
       </c>
       <c r="B629" s="14" t="s">
-        <v>1052</v>
+        <v>1594</v>
       </c>
       <c r="C629" s="9" t="s">
-        <v>1053</v>
-[...3 lines deleted...]
-      <c r="F629" s="12"/>
+        <v>1593</v>
+      </c>
+      <c r="D629" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E629" s="13">
+        <v>2020</v>
+      </c>
+      <c r="F629" s="12">
+        <v>2022</v>
+      </c>
       <c r="H629"/>
       <c r="I629" s="2"/>
       <c r="J629" s="6"/>
     </row>
-    <row r="630" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A630" s="2">
         <v>624</v>
       </c>
       <c r="B630" s="14" t="s">
-        <v>1054</v>
+        <v>1044</v>
       </c>
       <c r="C630" s="9" t="s">
-        <v>1055</v>
+        <v>1045</v>
       </c>
       <c r="D630" s="12"/>
       <c r="E630" s="13"/>
       <c r="F630" s="12"/>
       <c r="H630"/>
       <c r="I630" s="2"/>
       <c r="J630" s="6"/>
     </row>
-    <row r="631" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A631" s="2">
         <v>625</v>
       </c>
-      <c r="B631" s="15" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B631" s="14" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C631" s="9" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D631" s="12"/>
+      <c r="E631" s="13"/>
+      <c r="F631" s="12"/>
       <c r="H631"/>
       <c r="I631" s="2"/>
       <c r="J631" s="6"/>
     </row>
-    <row r="632" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A632" s="2">
         <v>626</v>
       </c>
       <c r="B632" s="14" t="s">
-        <v>1056</v>
+        <v>1048</v>
       </c>
       <c r="C632" s="9" t="s">
-        <v>1057</v>
+        <v>1049</v>
       </c>
       <c r="D632" s="12"/>
       <c r="E632" s="13"/>
       <c r="F632" s="12"/>
       <c r="H632"/>
       <c r="I632" s="2"/>
       <c r="J632" s="6"/>
     </row>
     <row r="633" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A633" s="2">
         <v>627</v>
       </c>
       <c r="B633" s="14" t="s">
-        <v>1058</v>
+        <v>1050</v>
       </c>
       <c r="C633" s="9" t="s">
-        <v>1059</v>
+        <v>1051</v>
       </c>
       <c r="D633" s="12"/>
       <c r="E633" s="13"/>
       <c r="F633" s="12"/>
       <c r="H633"/>
       <c r="I633" s="2"/>
       <c r="J633" s="6"/>
     </row>
     <row r="634" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A634" s="2">
         <v>628</v>
       </c>
       <c r="B634" s="14" t="s">
-        <v>1060</v>
+        <v>1052</v>
       </c>
       <c r="C634" s="9" t="s">
-        <v>1061</v>
-[...9 lines deleted...]
-      </c>
+        <v>1053</v>
+      </c>
+      <c r="D634" s="12"/>
+      <c r="E634" s="13"/>
+      <c r="F634" s="12"/>
       <c r="H634"/>
       <c r="I634" s="2"/>
       <c r="J634" s="6"/>
     </row>
-    <row r="635" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="635" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A635" s="2">
         <v>629</v>
       </c>
       <c r="B635" s="14" t="s">
-        <v>1062</v>
+        <v>1054</v>
       </c>
       <c r="C635" s="9" t="s">
-        <v>1063</v>
+        <v>1055</v>
       </c>
       <c r="D635" s="12"/>
       <c r="E635" s="13"/>
       <c r="F635" s="12"/>
       <c r="H635"/>
       <c r="I635" s="2"/>
       <c r="J635" s="6"/>
     </row>
     <row r="636" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A636" s="2">
         <v>630</v>
       </c>
-      <c r="B636" s="14" t="s">
-[...7 lines deleted...]
-      <c r="F636" s="12"/>
+      <c r="B636" s="15" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C636" s="23" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D636" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E636" s="13">
+        <v>2017</v>
+      </c>
+      <c r="F636" s="12">
+        <v>2020</v>
+      </c>
       <c r="H636"/>
       <c r="I636" s="2"/>
       <c r="J636" s="6"/>
     </row>
-    <row r="637" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A637" s="2">
         <v>631</v>
       </c>
       <c r="B637" s="14" t="s">
-        <v>1066</v>
+        <v>1056</v>
       </c>
       <c r="C637" s="9" t="s">
-        <v>1067</v>
-[...9 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="D637" s="12"/>
+      <c r="E637" s="13"/>
+      <c r="F637" s="12"/>
       <c r="H637"/>
       <c r="I637" s="2"/>
       <c r="J637" s="6"/>
     </row>
-    <row r="638" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="638" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A638" s="2">
         <v>632</v>
       </c>
       <c r="B638" s="14" t="s">
-        <v>1607</v>
+        <v>1058</v>
       </c>
       <c r="C638" s="9" t="s">
-        <v>1606</v>
-[...9 lines deleted...]
-      </c>
+        <v>1059</v>
+      </c>
+      <c r="D638" s="12"/>
+      <c r="E638" s="13"/>
+      <c r="F638" s="12"/>
       <c r="H638"/>
       <c r="I638" s="2"/>
       <c r="J638" s="6"/>
     </row>
     <row r="639" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A639" s="2">
         <v>633</v>
       </c>
       <c r="B639" s="14" t="s">
-        <v>1389</v>
+        <v>1060</v>
       </c>
       <c r="C639" s="9" t="s">
-        <v>1390</v>
+        <v>1061</v>
       </c>
       <c r="D639" s="12" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="E639" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="E639" s="13">
+        <v>2013</v>
+      </c>
       <c r="F639" s="12">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H639"/>
       <c r="I639" s="2"/>
       <c r="J639" s="6"/>
     </row>
     <row r="640" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A640" s="2">
         <v>634</v>
       </c>
-      <c r="B640" s="15" t="s">
-        <v>1431</v>
+      <c r="B640" s="14" t="s">
+        <v>1062</v>
       </c>
       <c r="C640" s="9" t="s">
-        <v>1483</v>
+        <v>1063</v>
       </c>
       <c r="D640" s="12"/>
       <c r="E640" s="13"/>
       <c r="F640" s="12"/>
       <c r="H640"/>
       <c r="I640" s="2"/>
       <c r="J640" s="6"/>
     </row>
-    <row r="641" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A641" s="2">
         <v>635</v>
       </c>
       <c r="B641" s="14" t="s">
-        <v>1068</v>
+        <v>1064</v>
       </c>
       <c r="C641" s="9" t="s">
-        <v>1069</v>
+        <v>1065</v>
       </c>
       <c r="D641" s="12"/>
       <c r="E641" s="13"/>
       <c r="F641" s="12"/>
       <c r="H641"/>
       <c r="I641" s="2"/>
       <c r="J641" s="6"/>
     </row>
     <row r="642" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A642" s="2">
         <v>636</v>
       </c>
       <c r="B642" s="14" t="s">
-        <v>1629</v>
+        <v>1066</v>
       </c>
       <c r="C642" s="9" t="s">
-        <v>1628</v>
+        <v>1067</v>
       </c>
       <c r="D642" s="12" t="s">
-        <v>1540</v>
+        <v>39</v>
       </c>
       <c r="E642" s="13">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="F642" s="12">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="H642"/>
       <c r="I642" s="2"/>
       <c r="J642" s="6"/>
     </row>
-    <row r="643" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A643" s="2">
         <v>637</v>
       </c>
       <c r="B643" s="14" t="s">
-        <v>1070</v>
+        <v>1607</v>
       </c>
       <c r="C643" s="9" t="s">
-        <v>1071</v>
-[...3 lines deleted...]
-      <c r="F643" s="12"/>
+        <v>1606</v>
+      </c>
+      <c r="D643" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E643" s="13">
+        <v>2020</v>
+      </c>
+      <c r="F643" s="12">
+        <v>2022</v>
+      </c>
       <c r="H643"/>
       <c r="I643" s="2"/>
       <c r="J643" s="6"/>
     </row>
-    <row r="644" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A644" s="2">
         <v>638</v>
       </c>
       <c r="B644" s="14" t="s">
-        <v>1072</v>
+        <v>1389</v>
       </c>
       <c r="C644" s="9" t="s">
-        <v>1073</v>
+        <v>1390</v>
       </c>
       <c r="D644" s="12" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E644" s="13"/>
       <c r="F644" s="12">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="H644"/>
       <c r="I644" s="2"/>
       <c r="J644" s="6"/>
     </row>
     <row r="645" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A645" s="2">
         <v>639</v>
       </c>
-      <c r="B645" s="14" t="s">
-        <v>1074</v>
+      <c r="B645" s="15" t="s">
+        <v>1431</v>
       </c>
       <c r="C645" s="9" t="s">
-        <v>1075</v>
+        <v>1483</v>
       </c>
       <c r="D645" s="12"/>
       <c r="E645" s="13"/>
       <c r="F645" s="12"/>
       <c r="H645"/>
       <c r="I645" s="2"/>
       <c r="J645" s="6"/>
     </row>
     <row r="646" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A646" s="2">
         <v>640</v>
       </c>
       <c r="B646" s="14" t="s">
-        <v>1076</v>
+        <v>1068</v>
       </c>
       <c r="C646" s="9" t="s">
-        <v>1077</v>
-[...9 lines deleted...]
-      </c>
+        <v>1069</v>
+      </c>
+      <c r="D646" s="12"/>
+      <c r="E646" s="13"/>
+      <c r="F646" s="12"/>
       <c r="H646"/>
       <c r="I646" s="2"/>
       <c r="J646" s="6"/>
     </row>
     <row r="647" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A647" s="2">
         <v>641</v>
       </c>
-      <c r="B647" s="15" t="s">
-[...7 lines deleted...]
-      <c r="F647" s="12"/>
+      <c r="B647" s="14" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C647" s="9" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D647" s="12" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E647" s="13">
+        <v>2021</v>
+      </c>
+      <c r="F647" s="12">
+        <v>2024</v>
+      </c>
       <c r="H647"/>
       <c r="I647" s="2"/>
       <c r="J647" s="6"/>
     </row>
-    <row r="648" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A648" s="2">
         <v>642</v>
       </c>
-      <c r="B648" s="21" t="s">
-        <v>1569</v>
+      <c r="B648" s="14" t="s">
+        <v>1070</v>
       </c>
       <c r="C648" s="9" t="s">
-        <v>1078</v>
-[...9 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="D648" s="12"/>
+      <c r="E648" s="13"/>
+      <c r="F648" s="12"/>
       <c r="H648"/>
       <c r="I648" s="2"/>
       <c r="J648" s="6"/>
     </row>
-    <row r="649" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A649" s="2">
         <v>643</v>
       </c>
       <c r="B649" s="14" t="s">
-        <v>1079</v>
+        <v>1072</v>
       </c>
       <c r="C649" s="9" t="s">
-        <v>1080</v>
+        <v>1073</v>
       </c>
       <c r="D649" s="12" t="s">
         <v>39</v>
       </c>
       <c r="E649" s="13">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="F649" s="12">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="H649"/>
       <c r="I649" s="2"/>
       <c r="J649" s="6"/>
     </row>
-    <row r="650" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A650" s="2">
         <v>644</v>
       </c>
       <c r="B650" s="14" t="s">
-        <v>1081</v>
+        <v>1074</v>
       </c>
       <c r="C650" s="9" t="s">
-        <v>1082</v>
-[...9 lines deleted...]
-      </c>
+        <v>1075</v>
+      </c>
+      <c r="D650" s="12"/>
+      <c r="E650" s="13"/>
+      <c r="F650" s="12"/>
       <c r="H650"/>
       <c r="I650" s="2"/>
       <c r="J650" s="6"/>
     </row>
-    <row r="651" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A651" s="2">
         <v>645</v>
       </c>
       <c r="B651" s="14" t="s">
-        <v>1083</v>
+        <v>1076</v>
       </c>
       <c r="C651" s="9" t="s">
-        <v>1084</v>
+        <v>1077</v>
       </c>
       <c r="D651" s="12" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E651" s="13">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="F651" s="12">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="H651"/>
       <c r="I651" s="2"/>
       <c r="J651" s="6"/>
     </row>
     <row r="652" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A652" s="2">
         <v>646</v>
       </c>
-      <c r="B652" s="14" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B652" s="15" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C652" s="23" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D652" s="12"/>
+      <c r="E652" s="13"/>
+      <c r="F652" s="12"/>
       <c r="H652"/>
       <c r="I652" s="2"/>
       <c r="J652" s="6"/>
     </row>
-    <row r="653" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A653" s="2">
         <v>647</v>
       </c>
-      <c r="B653" s="14" t="s">
-        <v>1087</v>
+      <c r="B653" s="21" t="s">
+        <v>1569</v>
       </c>
       <c r="C653" s="9" t="s">
-        <v>1088</v>
-[...3 lines deleted...]
-      <c r="F653" s="12"/>
+        <v>1078</v>
+      </c>
+      <c r="D653" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E653" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F653" s="12">
+        <v>2019</v>
+      </c>
       <c r="H653"/>
       <c r="I653" s="2"/>
       <c r="J653" s="6"/>
     </row>
-    <row r="654" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A654" s="2">
         <v>648</v>
       </c>
       <c r="B654" s="14" t="s">
-        <v>1089</v>
+        <v>1079</v>
       </c>
       <c r="C654" s="9" t="s">
-        <v>1090</v>
-[...3 lines deleted...]
-      <c r="F654" s="12"/>
+        <v>1080</v>
+      </c>
+      <c r="D654" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E654" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F654" s="12">
+        <v>2019</v>
+      </c>
       <c r="H654"/>
       <c r="I654" s="2"/>
       <c r="J654" s="6"/>
     </row>
     <row r="655" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A655" s="2">
         <v>649</v>
       </c>
       <c r="B655" s="14" t="s">
-        <v>1091</v>
+        <v>1081</v>
       </c>
       <c r="C655" s="9" t="s">
-        <v>1092</v>
-[...3 lines deleted...]
-      <c r="F655" s="12"/>
+        <v>1082</v>
+      </c>
+      <c r="D655" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E655" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F655" s="12">
+        <v>2018</v>
+      </c>
       <c r="H655"/>
       <c r="I655" s="2"/>
       <c r="J655" s="6"/>
     </row>
     <row r="656" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A656" s="2">
         <v>650</v>
       </c>
       <c r="B656" s="14" t="s">
-        <v>1590</v>
+        <v>1083</v>
       </c>
       <c r="C656" s="9" t="s">
-        <v>1589</v>
+        <v>1084</v>
       </c>
       <c r="D656" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E656" s="13">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="F656" s="12">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="H656"/>
       <c r="I656" s="2"/>
       <c r="J656" s="6"/>
     </row>
-    <row r="657" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A657" s="2">
         <v>651</v>
       </c>
       <c r="B657" s="14" t="s">
-        <v>1093</v>
+        <v>1085</v>
       </c>
       <c r="C657" s="9" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      <c r="F657" s="12"/>
+        <v>1086</v>
+      </c>
+      <c r="D657" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E657" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F657" s="12">
+        <v>2017</v>
+      </c>
       <c r="H657"/>
       <c r="I657" s="2"/>
       <c r="J657" s="6"/>
     </row>
     <row r="658" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A658" s="2">
         <v>652</v>
       </c>
       <c r="B658" s="14" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
       <c r="C658" s="9" t="s">
-        <v>1096</v>
+        <v>1088</v>
       </c>
       <c r="D658" s="12"/>
       <c r="E658" s="13"/>
       <c r="F658" s="12"/>
       <c r="H658"/>
       <c r="I658" s="2"/>
       <c r="J658" s="6"/>
     </row>
     <row r="659" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A659" s="2">
         <v>653</v>
       </c>
       <c r="B659" s="14" t="s">
-        <v>1097</v>
+        <v>1089</v>
       </c>
       <c r="C659" s="9" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="D659" s="12"/>
       <c r="E659" s="13"/>
       <c r="F659" s="12"/>
       <c r="H659"/>
       <c r="I659" s="2"/>
       <c r="J659" s="6"/>
     </row>
     <row r="660" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A660" s="2">
         <v>654</v>
       </c>
       <c r="B660" s="14" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
       <c r="C660" s="9" t="s">
-        <v>1100</v>
+        <v>1092</v>
       </c>
       <c r="D660" s="12"/>
       <c r="E660" s="13"/>
       <c r="F660" s="12"/>
       <c r="H660"/>
       <c r="I660" s="2"/>
       <c r="J660" s="6"/>
     </row>
     <row r="661" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A661" s="2">
         <v>655</v>
       </c>
       <c r="B661" s="14" t="s">
-        <v>1101</v>
+        <v>1590</v>
       </c>
       <c r="C661" s="9" t="s">
-        <v>1102</v>
-[...3 lines deleted...]
-      <c r="F661" s="12"/>
+        <v>1589</v>
+      </c>
+      <c r="D661" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E661" s="13">
+        <v>2019</v>
+      </c>
+      <c r="F661" s="12">
+        <v>2022</v>
+      </c>
       <c r="H661"/>
       <c r="I661" s="2"/>
       <c r="J661" s="6"/>
     </row>
-    <row r="662" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A662" s="2">
         <v>656</v>
       </c>
       <c r="B662" s="14" t="s">
-        <v>1103</v>
+        <v>1093</v>
       </c>
       <c r="C662" s="9" t="s">
-        <v>1104</v>
-[...9 lines deleted...]
-      </c>
+        <v>1094</v>
+      </c>
+      <c r="D662" s="12"/>
+      <c r="E662" s="13"/>
+      <c r="F662" s="12"/>
       <c r="H662"/>
       <c r="I662" s="2"/>
       <c r="J662" s="6"/>
     </row>
-    <row r="663" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A663" s="2">
         <v>657</v>
       </c>
       <c r="B663" s="14" t="s">
-        <v>1105</v>
+        <v>1095</v>
       </c>
       <c r="C663" s="9" t="s">
-        <v>1106</v>
-[...9 lines deleted...]
-      </c>
+        <v>1096</v>
+      </c>
+      <c r="D663" s="12"/>
+      <c r="E663" s="13"/>
+      <c r="F663" s="12"/>
       <c r="H663"/>
       <c r="I663" s="2"/>
       <c r="J663" s="6"/>
     </row>
-    <row r="664" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A664" s="2">
         <v>658</v>
       </c>
       <c r="B664" s="14" t="s">
-        <v>1107</v>
+        <v>1097</v>
       </c>
       <c r="C664" s="9" t="s">
-        <v>1108</v>
+        <v>1098</v>
       </c>
       <c r="D664" s="12"/>
       <c r="E664" s="13"/>
       <c r="F664" s="12"/>
       <c r="H664"/>
       <c r="I664" s="2"/>
       <c r="J664" s="6"/>
     </row>
     <row r="665" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A665" s="2">
         <v>659</v>
       </c>
       <c r="B665" s="14" t="s">
-        <v>1109</v>
+        <v>1099</v>
       </c>
       <c r="C665" s="9" t="s">
-        <v>1110</v>
+        <v>1100</v>
       </c>
       <c r="D665" s="12"/>
       <c r="E665" s="13"/>
       <c r="F665" s="12"/>
       <c r="H665"/>
       <c r="I665" s="2"/>
       <c r="J665" s="6"/>
     </row>
     <row r="666" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A666" s="2">
         <v>660</v>
       </c>
       <c r="B666" s="14" t="s">
-        <v>1111</v>
+        <v>1101</v>
       </c>
       <c r="C666" s="9" t="s">
-        <v>1112</v>
+        <v>1102</v>
       </c>
       <c r="D666" s="12"/>
       <c r="E666" s="13"/>
       <c r="F666" s="12"/>
       <c r="H666"/>
       <c r="I666" s="2"/>
       <c r="J666" s="6"/>
     </row>
-    <row r="667" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A667" s="2">
         <v>661</v>
       </c>
       <c r="B667" s="14" t="s">
-        <v>1113</v>
+        <v>1103</v>
       </c>
       <c r="C667" s="9" t="s">
-        <v>1114</v>
-[...3 lines deleted...]
-      <c r="F667" s="12"/>
+        <v>1104</v>
+      </c>
+      <c r="D667" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E667" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F667" s="12">
+        <v>2018</v>
+      </c>
       <c r="H667"/>
       <c r="I667" s="2"/>
       <c r="J667" s="6"/>
     </row>
     <row r="668" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A668" s="2">
         <v>662</v>
       </c>
       <c r="B668" s="14" t="s">
-        <v>1115</v>
+        <v>1105</v>
       </c>
       <c r="C668" s="9" t="s">
-        <v>1116</v>
+        <v>1106</v>
       </c>
       <c r="D668" s="12" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="E668" s="13">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="F668" s="12">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="H668"/>
       <c r="I668" s="2"/>
       <c r="J668" s="6"/>
     </row>
     <row r="669" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A669" s="2">
         <v>663</v>
       </c>
-      <c r="B669" s="15" t="s">
-        <v>1432</v>
+      <c r="B669" s="14" t="s">
+        <v>1107</v>
       </c>
       <c r="C669" s="9" t="s">
-        <v>1484</v>
+        <v>1108</v>
       </c>
       <c r="D669" s="12"/>
       <c r="E669" s="13"/>
       <c r="F669" s="12"/>
       <c r="H669"/>
       <c r="I669" s="2"/>
       <c r="J669" s="6"/>
     </row>
     <row r="670" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A670" s="2">
         <v>664</v>
       </c>
       <c r="B670" s="14" t="s">
-        <v>1117</v>
+        <v>1109</v>
       </c>
       <c r="C670" s="9" t="s">
-        <v>1118</v>
+        <v>1110</v>
       </c>
       <c r="D670" s="12"/>
       <c r="E670" s="13"/>
       <c r="F670" s="12"/>
       <c r="H670"/>
       <c r="I670" s="2"/>
       <c r="J670" s="6"/>
     </row>
-    <row r="671" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A671" s="2">
         <v>665</v>
       </c>
       <c r="B671" s="14" t="s">
-        <v>1119</v>
+        <v>1111</v>
       </c>
       <c r="C671" s="9" t="s">
-        <v>1120</v>
+        <v>1112</v>
       </c>
       <c r="D671" s="12"/>
       <c r="E671" s="13"/>
       <c r="F671" s="12"/>
       <c r="H671"/>
       <c r="I671" s="2"/>
       <c r="J671" s="6"/>
     </row>
     <row r="672" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A672" s="2">
         <v>666</v>
       </c>
       <c r="B672" s="14" t="s">
-        <v>1121</v>
+        <v>1113</v>
       </c>
       <c r="C672" s="9" t="s">
-        <v>1122</v>
+        <v>1114</v>
       </c>
       <c r="D672" s="12"/>
       <c r="E672" s="13"/>
       <c r="F672" s="12"/>
       <c r="H672"/>
       <c r="I672" s="2"/>
       <c r="J672" s="6"/>
     </row>
-    <row r="673" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A673" s="2">
         <v>667</v>
       </c>
       <c r="B673" s="14" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="C673" s="9" t="s">
-        <v>1124</v>
-[...3 lines deleted...]
-      <c r="F673" s="12"/>
+        <v>1116</v>
+      </c>
+      <c r="D673" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E673" s="13">
+        <v>2011</v>
+      </c>
+      <c r="F673" s="12">
+        <v>2013</v>
+      </c>
       <c r="H673"/>
       <c r="I673" s="2"/>
       <c r="J673" s="6"/>
     </row>
     <row r="674" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A674" s="2">
         <v>668</v>
       </c>
-      <c r="B674" s="14" t="s">
-        <v>1391</v>
+      <c r="B674" s="15" t="s">
+        <v>1432</v>
       </c>
       <c r="C674" s="9" t="s">
-        <v>1392</v>
-[...3 lines deleted...]
-      </c>
+        <v>1484</v>
+      </c>
+      <c r="D674" s="12"/>
       <c r="E674" s="13"/>
-      <c r="F674" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F674" s="12"/>
       <c r="H674"/>
       <c r="I674" s="2"/>
       <c r="J674" s="6"/>
     </row>
     <row r="675" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A675" s="2">
         <v>669</v>
       </c>
       <c r="B675" s="14" t="s">
-        <v>1125</v>
+        <v>1117</v>
       </c>
       <c r="C675" s="9" t="s">
-        <v>1126</v>
+        <v>1118</v>
       </c>
       <c r="D675" s="12"/>
       <c r="E675" s="13"/>
       <c r="F675" s="12"/>
       <c r="H675"/>
       <c r="I675" s="2"/>
       <c r="J675" s="6"/>
     </row>
-    <row r="676" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="676" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A676" s="2">
         <v>670</v>
       </c>
       <c r="B676" s="14" t="s">
-        <v>1127</v>
+        <v>1119</v>
       </c>
       <c r="C676" s="9" t="s">
-        <v>1128</v>
+        <v>1120</v>
       </c>
       <c r="D676" s="12"/>
       <c r="E676" s="13"/>
       <c r="F676" s="12"/>
       <c r="H676"/>
       <c r="I676" s="2"/>
       <c r="J676" s="6"/>
     </row>
-    <row r="677" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A677" s="2">
         <v>671</v>
       </c>
-      <c r="B677" s="22" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B677" s="14" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C677" s="9" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D677" s="12"/>
+      <c r="E677" s="13"/>
+      <c r="F677" s="12"/>
       <c r="H677"/>
       <c r="I677" s="2"/>
       <c r="J677" s="6"/>
     </row>
-    <row r="678" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A678" s="2">
         <v>672</v>
       </c>
       <c r="B678" s="14" t="s">
-        <v>1393</v>
+        <v>1123</v>
       </c>
       <c r="C678" s="9" t="s">
-        <v>1394</v>
-[...3 lines deleted...]
-      </c>
+        <v>1124</v>
+      </c>
+      <c r="D678" s="12"/>
       <c r="E678" s="13"/>
-      <c r="F678" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F678" s="12"/>
       <c r="H678"/>
       <c r="I678" s="2"/>
       <c r="J678" s="6"/>
     </row>
-    <row r="679" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A679" s="2">
         <v>673</v>
       </c>
-      <c r="B679" s="15" t="s">
-        <v>1433</v>
+      <c r="B679" s="14" t="s">
+        <v>1391</v>
       </c>
       <c r="C679" s="9" t="s">
-        <v>1485</v>
-[...1 lines deleted...]
-      <c r="D679" s="12"/>
+        <v>1392</v>
+      </c>
+      <c r="D679" s="12" t="s">
+        <v>23</v>
+      </c>
       <c r="E679" s="13"/>
-      <c r="F679" s="12"/>
+      <c r="F679" s="12">
+        <v>2018</v>
+      </c>
       <c r="H679"/>
       <c r="I679" s="2"/>
       <c r="J679" s="6"/>
     </row>
     <row r="680" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A680" s="2">
         <v>674</v>
       </c>
-      <c r="B680" s="16" t="s">
-[...3 lines deleted...]
-        <v>1521</v>
+      <c r="B680" s="14" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C680" s="9" t="s">
+        <v>1126</v>
       </c>
       <c r="D680" s="12"/>
       <c r="E680" s="13"/>
       <c r="F680" s="12"/>
       <c r="H680"/>
       <c r="I680" s="2"/>
       <c r="J680" s="6"/>
     </row>
-    <row r="681" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A681" s="2">
         <v>675</v>
       </c>
       <c r="B681" s="14" t="s">
-        <v>1129</v>
+        <v>1127</v>
       </c>
       <c r="C681" s="9" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="D681" s="12"/>
       <c r="E681" s="13"/>
       <c r="F681" s="12"/>
       <c r="H681"/>
       <c r="I681" s="2"/>
       <c r="J681" s="6"/>
     </row>
     <row r="682" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A682" s="2">
         <v>676</v>
       </c>
-      <c r="B682" s="19" t="s">
-        <v>1532</v>
+      <c r="B682" s="22" t="s">
+        <v>1570</v>
       </c>
       <c r="C682" s="20" t="s">
-        <v>1533</v>
+        <v>1571</v>
       </c>
       <c r="D682" s="12" t="s">
         <v>23</v>
       </c>
       <c r="E682" s="13">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="F682" s="12">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H682"/>
       <c r="I682" s="2"/>
       <c r="J682" s="6"/>
     </row>
-    <row r="683" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A683" s="2">
         <v>677</v>
       </c>
-      <c r="B683" s="22" t="s">
-[...3 lines deleted...]
-        <v>1573</v>
+      <c r="B683" s="14" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C683" s="9" t="s">
+        <v>1394</v>
       </c>
       <c r="D683" s="12" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E683" s="13"/>
       <c r="F683" s="12">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="H683"/>
       <c r="I683" s="2"/>
       <c r="J683" s="6"/>
     </row>
     <row r="684" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A684" s="2">
         <v>678</v>
       </c>
-      <c r="B684" s="14" t="s">
-        <v>1131</v>
+      <c r="B684" s="15" t="s">
+        <v>1433</v>
       </c>
       <c r="C684" s="9" t="s">
-        <v>1132</v>
+        <v>1485</v>
       </c>
       <c r="D684" s="12"/>
       <c r="E684" s="13"/>
       <c r="F684" s="12"/>
       <c r="H684"/>
       <c r="I684" s="2"/>
       <c r="J684" s="6"/>
     </row>
     <row r="685" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A685" s="2">
         <v>679</v>
       </c>
-      <c r="B685" s="14" t="s">
-[...3 lines deleted...]
-        <v>1134</v>
+      <c r="B685" s="16" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C685" s="18" t="s">
+        <v>1521</v>
       </c>
       <c r="D685" s="12"/>
       <c r="E685" s="13"/>
       <c r="F685" s="12"/>
       <c r="H685"/>
       <c r="I685" s="2"/>
       <c r="J685" s="6"/>
     </row>
     <row r="686" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A686" s="2">
         <v>680</v>
       </c>
-      <c r="B686" s="19" t="s">
-[...3 lines deleted...]
-        <v>1535</v>
+      <c r="B686" s="14" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C686" s="9" t="s">
+        <v>1130</v>
       </c>
       <c r="D686" s="12"/>
       <c r="E686" s="13"/>
       <c r="F686" s="12"/>
       <c r="H686"/>
       <c r="I686" s="2"/>
       <c r="J686" s="6"/>
     </row>
-    <row r="687" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A687" s="2">
         <v>681</v>
       </c>
-      <c r="B687" s="14" t="s">
-[...7 lines deleted...]
-      <c r="F687" s="12"/>
+      <c r="B687" s="19" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C687" s="20" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D687" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E687" s="13">
+        <v>2017</v>
+      </c>
+      <c r="F687" s="12">
+        <v>2022</v>
+      </c>
       <c r="H687"/>
       <c r="I687" s="2"/>
       <c r="J687" s="6"/>
     </row>
     <row r="688" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A688" s="2">
         <v>682</v>
       </c>
-      <c r="B688" s="16" t="s">
-[...7 lines deleted...]
-      <c r="F688" s="12"/>
+      <c r="B688" s="22" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C688" s="20" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D688" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E688" s="13">
+        <v>2019</v>
+      </c>
+      <c r="F688" s="12">
+        <v>2022</v>
+      </c>
       <c r="H688"/>
       <c r="I688" s="2"/>
       <c r="J688" s="6"/>
     </row>
-    <row r="689" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="689" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A689" s="2">
         <v>683</v>
       </c>
-      <c r="B689" s="15" t="s">
-[...3 lines deleted...]
-        <v>1523</v>
+      <c r="B689" s="14" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C689" s="9" t="s">
+        <v>1132</v>
       </c>
       <c r="D689" s="12"/>
-      <c r="E689" s="13">
-[...1 lines deleted...]
-      </c>
+      <c r="E689" s="13"/>
       <c r="F689" s="12"/>
       <c r="H689"/>
       <c r="I689" s="2"/>
       <c r="J689" s="6"/>
     </row>
     <row r="690" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A690" s="2">
         <v>684</v>
       </c>
       <c r="B690" s="14" t="s">
-        <v>1137</v>
+        <v>1133</v>
       </c>
       <c r="C690" s="9" t="s">
-        <v>1138</v>
+        <v>1134</v>
       </c>
       <c r="D690" s="12"/>
       <c r="E690" s="13"/>
       <c r="F690" s="12"/>
       <c r="H690"/>
       <c r="I690" s="2"/>
       <c r="J690" s="6"/>
     </row>
-    <row r="691" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A691" s="2">
         <v>685</v>
       </c>
-      <c r="B691" s="14" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B691" s="19" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C691" s="20" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D691" s="12"/>
+      <c r="E691" s="13"/>
+      <c r="F691" s="12"/>
       <c r="H691"/>
       <c r="I691" s="2"/>
       <c r="J691" s="6"/>
     </row>
     <row r="692" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A692" s="2">
         <v>686</v>
       </c>
       <c r="B692" s="14" t="s">
-        <v>1141</v>
+        <v>1135</v>
       </c>
       <c r="C692" s="9" t="s">
-        <v>1142</v>
+        <v>1136</v>
       </c>
       <c r="D692" s="12"/>
       <c r="E692" s="13"/>
       <c r="F692" s="12"/>
       <c r="H692"/>
       <c r="I692" s="2"/>
       <c r="J692" s="6"/>
     </row>
-    <row r="693" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A693" s="2">
         <v>687</v>
       </c>
-      <c r="B693" s="14" t="s">
-[...3 lines deleted...]
-        <v>1144</v>
+      <c r="B693" s="16" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C693" s="18" t="s">
+        <v>1522</v>
       </c>
       <c r="D693" s="12"/>
       <c r="E693" s="13"/>
       <c r="F693" s="12"/>
       <c r="H693"/>
       <c r="I693" s="2"/>
       <c r="J693" s="6"/>
     </row>
-    <row r="694" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A694" s="2">
         <v>688</v>
       </c>
-      <c r="B694" s="14" t="s">
-[...3 lines deleted...]
-        <v>1396</v>
+      <c r="B694" s="15" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C694" s="18" t="s">
+        <v>1523</v>
       </c>
       <c r="D694" s="12"/>
-      <c r="E694" s="13"/>
+      <c r="E694" s="13">
+        <v>2017</v>
+      </c>
       <c r="F694" s="12"/>
       <c r="H694"/>
       <c r="I694" s="2"/>
       <c r="J694" s="6"/>
     </row>
     <row r="695" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A695" s="2">
         <v>689</v>
       </c>
       <c r="B695" s="14" t="s">
-        <v>1145</v>
+        <v>1137</v>
       </c>
       <c r="C695" s="9" t="s">
-        <v>1146</v>
+        <v>1138</v>
       </c>
       <c r="D695" s="12"/>
       <c r="E695" s="13"/>
       <c r="F695" s="12"/>
       <c r="H695"/>
       <c r="I695" s="2"/>
       <c r="J695" s="6"/>
     </row>
-    <row r="696" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A696" s="2">
         <v>690</v>
       </c>
       <c r="B696" s="14" t="s">
-        <v>1147</v>
+        <v>1139</v>
       </c>
       <c r="C696" s="9" t="s">
-        <v>1148</v>
+        <v>1140</v>
       </c>
       <c r="D696" s="12" t="s">
-        <v>1541</v>
-[...1 lines deleted...]
-      <c r="E696" s="13"/>
+        <v>6</v>
+      </c>
+      <c r="E696" s="13">
+        <v>2014</v>
+      </c>
       <c r="F696" s="12">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="H696"/>
       <c r="I696" s="2"/>
       <c r="J696" s="6"/>
     </row>
-    <row r="697" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="697" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A697" s="2">
         <v>691</v>
       </c>
-      <c r="B697" s="21" t="s">
-        <v>1574</v>
+      <c r="B697" s="14" t="s">
+        <v>1141</v>
       </c>
       <c r="C697" s="9" t="s">
-        <v>1575</v>
-[...3 lines deleted...]
-      </c>
+        <v>1142</v>
+      </c>
+      <c r="D697" s="12"/>
       <c r="E697" s="13"/>
-      <c r="F697" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F697" s="12"/>
       <c r="H697"/>
       <c r="I697" s="2"/>
       <c r="J697" s="6"/>
     </row>
     <row r="698" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A698" s="2">
         <v>692</v>
       </c>
       <c r="B698" s="14" t="s">
-        <v>1149</v>
+        <v>1143</v>
       </c>
       <c r="C698" s="9" t="s">
-        <v>1150</v>
-[...9 lines deleted...]
-      </c>
+        <v>1144</v>
+      </c>
+      <c r="D698" s="12"/>
+      <c r="E698" s="13"/>
+      <c r="F698" s="12"/>
       <c r="H698"/>
       <c r="I698" s="2"/>
       <c r="J698" s="6"/>
     </row>
     <row r="699" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A699" s="2">
         <v>693</v>
       </c>
       <c r="B699" s="14" t="s">
-        <v>1151</v>
+        <v>1395</v>
       </c>
       <c r="C699" s="9" t="s">
-        <v>1152</v>
-[...9 lines deleted...]
-      </c>
+        <v>1396</v>
+      </c>
+      <c r="D699" s="12"/>
+      <c r="E699" s="13"/>
+      <c r="F699" s="12"/>
       <c r="H699"/>
       <c r="I699" s="2"/>
       <c r="J699" s="6"/>
     </row>
     <row r="700" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A700" s="2">
         <v>694</v>
       </c>
-      <c r="B700" s="19" t="s">
-[...3 lines deleted...]
-        <v>1537</v>
+      <c r="B700" s="14" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C700" s="9" t="s">
+        <v>1146</v>
       </c>
       <c r="D700" s="12"/>
       <c r="E700" s="13"/>
       <c r="F700" s="12"/>
       <c r="H700"/>
       <c r="I700" s="2"/>
       <c r="J700" s="6"/>
     </row>
     <row r="701" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A701" s="2">
         <v>695</v>
       </c>
       <c r="B701" s="14" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
       <c r="C701" s="9" t="s">
-        <v>1154</v>
-[...1 lines deleted...]
-      <c r="D701" s="12"/>
+        <v>1148</v>
+      </c>
+      <c r="D701" s="12" t="s">
+        <v>1541</v>
+      </c>
       <c r="E701" s="13"/>
-      <c r="F701" s="12"/>
+      <c r="F701" s="12">
+        <v>2018</v>
+      </c>
       <c r="H701"/>
       <c r="I701" s="2"/>
       <c r="J701" s="6"/>
     </row>
     <row r="702" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A702" s="2">
         <v>696</v>
       </c>
-      <c r="B702" s="14" t="s">
-        <v>1155</v>
+      <c r="B702" s="21" t="s">
+        <v>1574</v>
       </c>
       <c r="C702" s="9" t="s">
-        <v>1156</v>
-[...1 lines deleted...]
-      <c r="D702" s="12"/>
+        <v>1575</v>
+      </c>
+      <c r="D702" s="12" t="s">
+        <v>6</v>
+      </c>
       <c r="E702" s="13"/>
-      <c r="F702" s="12"/>
+      <c r="F702" s="12">
+        <v>2020</v>
+      </c>
       <c r="H702"/>
       <c r="I702" s="2"/>
       <c r="J702" s="6"/>
     </row>
-    <row r="703" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A703" s="2">
         <v>697</v>
       </c>
       <c r="B703" s="14" t="s">
-        <v>1157</v>
+        <v>1149</v>
       </c>
       <c r="C703" s="9" t="s">
-        <v>1158</v>
-[...3 lines deleted...]
-      <c r="F703" s="12"/>
+        <v>1150</v>
+      </c>
+      <c r="D703" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E703" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F703" s="12">
+        <v>2015</v>
+      </c>
       <c r="H703"/>
       <c r="I703" s="2"/>
       <c r="J703" s="6"/>
     </row>
-    <row r="704" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A704" s="2">
         <v>698</v>
       </c>
       <c r="B704" s="14" t="s">
-        <v>1159</v>
+        <v>1151</v>
       </c>
       <c r="C704" s="9" t="s">
-        <v>1160</v>
-[...3 lines deleted...]
-      <c r="F704" s="12"/>
+        <v>1152</v>
+      </c>
+      <c r="D704" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E704" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F704" s="12">
+        <v>2016</v>
+      </c>
       <c r="H704"/>
       <c r="I704" s="2"/>
       <c r="J704" s="6"/>
     </row>
     <row r="705" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A705" s="2">
         <v>699</v>
       </c>
-      <c r="B705" s="14" t="s">
-[...3 lines deleted...]
-        <v>1162</v>
+      <c r="B705" s="19" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C705" s="20" t="s">
+        <v>1537</v>
       </c>
       <c r="D705" s="12"/>
       <c r="E705" s="13"/>
       <c r="F705" s="12"/>
       <c r="H705"/>
       <c r="I705" s="2"/>
       <c r="J705" s="6"/>
     </row>
     <row r="706" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A706" s="2">
         <v>700</v>
       </c>
       <c r="B706" s="14" t="s">
-        <v>1163</v>
+        <v>1153</v>
       </c>
       <c r="C706" s="9" t="s">
-        <v>1164</v>
-[...9 lines deleted...]
-      </c>
+        <v>1154</v>
+      </c>
+      <c r="D706" s="12"/>
+      <c r="E706" s="13"/>
+      <c r="F706" s="12"/>
       <c r="H706"/>
       <c r="I706" s="2"/>
       <c r="J706" s="6"/>
     </row>
     <row r="707" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A707" s="2">
         <v>701</v>
       </c>
       <c r="B707" s="14" t="s">
-        <v>1165</v>
+        <v>1155</v>
       </c>
       <c r="C707" s="9" t="s">
-        <v>1166</v>
+        <v>1156</v>
       </c>
       <c r="D707" s="12"/>
       <c r="E707" s="13"/>
       <c r="F707" s="12"/>
       <c r="H707"/>
       <c r="I707" s="2"/>
       <c r="J707" s="6"/>
     </row>
-    <row r="708" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A708" s="2">
         <v>702</v>
       </c>
       <c r="B708" s="14" t="s">
-        <v>1167</v>
+        <v>1157</v>
       </c>
       <c r="C708" s="9" t="s">
-        <v>1168</v>
+        <v>1158</v>
       </c>
       <c r="D708" s="12"/>
       <c r="E708" s="13"/>
       <c r="F708" s="12"/>
       <c r="H708"/>
       <c r="I708" s="2"/>
       <c r="J708" s="6"/>
     </row>
     <row r="709" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A709" s="2">
         <v>703</v>
       </c>
       <c r="B709" s="14" t="s">
-        <v>1169</v>
+        <v>1159</v>
       </c>
       <c r="C709" s="9" t="s">
-        <v>1170</v>
+        <v>1160</v>
       </c>
       <c r="D709" s="12"/>
       <c r="E709" s="13"/>
       <c r="F709" s="12"/>
       <c r="H709"/>
       <c r="I709" s="2"/>
       <c r="J709" s="6"/>
     </row>
     <row r="710" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A710" s="2">
         <v>704</v>
       </c>
       <c r="B710" s="14" t="s">
-        <v>1171</v>
+        <v>1161</v>
       </c>
       <c r="C710" s="9" t="s">
-        <v>1172</v>
+        <v>1162</v>
       </c>
       <c r="D710" s="12"/>
       <c r="E710" s="13"/>
       <c r="F710" s="12"/>
       <c r="H710"/>
       <c r="I710" s="2"/>
       <c r="J710" s="6"/>
     </row>
-    <row r="711" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A711" s="2">
         <v>705</v>
       </c>
       <c r="B711" s="14" t="s">
-        <v>1173</v>
+        <v>1163</v>
       </c>
       <c r="C711" s="9" t="s">
-        <v>1174</v>
-[...3 lines deleted...]
-      <c r="F711" s="12"/>
+        <v>1164</v>
+      </c>
+      <c r="D711" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E711" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F711" s="12">
+        <v>2018</v>
+      </c>
       <c r="H711"/>
       <c r="I711" s="2"/>
       <c r="J711" s="6"/>
     </row>
-    <row r="712" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="712" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A712" s="2">
         <v>706</v>
       </c>
       <c r="B712" s="14" t="s">
-        <v>1175</v>
+        <v>1165</v>
       </c>
       <c r="C712" s="9" t="s">
-        <v>1176</v>
-[...9 lines deleted...]
-      </c>
+        <v>1166</v>
+      </c>
+      <c r="D712" s="12"/>
+      <c r="E712" s="13"/>
+      <c r="F712" s="12"/>
       <c r="H712"/>
       <c r="I712" s="2"/>
       <c r="J712" s="6"/>
     </row>
     <row r="713" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A713" s="2">
         <v>707</v>
       </c>
       <c r="B713" s="14" t="s">
-        <v>1177</v>
+        <v>1167</v>
       </c>
       <c r="C713" s="9" t="s">
-        <v>1178</v>
+        <v>1168</v>
       </c>
       <c r="D713" s="12"/>
       <c r="E713" s="13"/>
       <c r="F713" s="12"/>
       <c r="H713"/>
       <c r="I713" s="2"/>
       <c r="J713" s="6"/>
     </row>
     <row r="714" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A714" s="2">
         <v>708</v>
       </c>
       <c r="B714" s="14" t="s">
-        <v>1613</v>
+        <v>1169</v>
       </c>
       <c r="C714" s="9" t="s">
-        <v>1612</v>
-[...9 lines deleted...]
-      </c>
+        <v>1170</v>
+      </c>
+      <c r="D714" s="12"/>
+      <c r="E714" s="13"/>
+      <c r="F714" s="12"/>
       <c r="H714"/>
       <c r="I714" s="2"/>
       <c r="J714" s="6"/>
     </row>
     <row r="715" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A715" s="2">
         <v>709</v>
       </c>
       <c r="B715" s="14" t="s">
-        <v>1179</v>
+        <v>1171</v>
       </c>
       <c r="C715" s="9" t="s">
-        <v>1180</v>
+        <v>1172</v>
       </c>
       <c r="D715" s="12"/>
       <c r="E715" s="13"/>
       <c r="F715" s="12"/>
       <c r="H715"/>
       <c r="I715" s="2"/>
       <c r="J715" s="6"/>
     </row>
     <row r="716" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A716" s="2">
         <v>710</v>
       </c>
       <c r="B716" s="14" t="s">
-        <v>1181</v>
+        <v>1173</v>
       </c>
       <c r="C716" s="9" t="s">
-        <v>1182</v>
+        <v>1174</v>
       </c>
       <c r="D716" s="12"/>
       <c r="E716" s="13"/>
       <c r="F716" s="12"/>
       <c r="H716"/>
       <c r="I716" s="2"/>
       <c r="J716" s="6"/>
     </row>
     <row r="717" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A717" s="2">
         <v>711</v>
       </c>
       <c r="B717" s="14" t="s">
-        <v>1183</v>
+        <v>1175</v>
       </c>
       <c r="C717" s="9" t="s">
-        <v>1184</v>
-[...3 lines deleted...]
-      <c r="F717" s="12"/>
+        <v>1176</v>
+      </c>
+      <c r="D717" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E717" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F717" s="12">
+        <v>2018</v>
+      </c>
       <c r="H717"/>
       <c r="I717" s="2"/>
       <c r="J717" s="6"/>
     </row>
     <row r="718" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A718" s="2">
         <v>712</v>
       </c>
       <c r="B718" s="14" t="s">
-        <v>1187</v>
+        <v>1177</v>
       </c>
       <c r="C718" s="9" t="s">
-        <v>1188</v>
+        <v>1178</v>
       </c>
       <c r="D718" s="12"/>
       <c r="E718" s="13"/>
       <c r="F718" s="12"/>
       <c r="H718"/>
       <c r="I718" s="2"/>
       <c r="J718" s="6"/>
     </row>
-    <row r="719" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A719" s="2">
         <v>713</v>
       </c>
       <c r="B719" s="14" t="s">
-        <v>1185</v>
+        <v>1613</v>
       </c>
       <c r="C719" s="9" t="s">
-        <v>1186</v>
-[...3 lines deleted...]
-      <c r="F719" s="12"/>
+        <v>1612</v>
+      </c>
+      <c r="D719" s="12" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E719" s="13">
+        <v>2020</v>
+      </c>
+      <c r="F719" s="12">
+        <v>2022</v>
+      </c>
       <c r="H719"/>
       <c r="I719" s="2"/>
       <c r="J719" s="6"/>
     </row>
-    <row r="720" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A720" s="2">
         <v>714</v>
       </c>
       <c r="B720" s="14" t="s">
-        <v>1189</v>
+        <v>1179</v>
       </c>
       <c r="C720" s="9" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="D720" s="12"/>
       <c r="E720" s="13"/>
       <c r="F720" s="12"/>
       <c r="H720"/>
       <c r="I720" s="2"/>
       <c r="J720" s="6"/>
     </row>
-    <row r="721" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="721" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A721" s="2">
         <v>715</v>
       </c>
       <c r="B721" s="14" t="s">
-        <v>1191</v>
+        <v>1181</v>
       </c>
       <c r="C721" s="9" t="s">
-        <v>1192</v>
+        <v>1182</v>
       </c>
       <c r="D721" s="12"/>
       <c r="E721" s="13"/>
       <c r="F721" s="12"/>
       <c r="H721"/>
       <c r="I721" s="2"/>
       <c r="J721" s="6"/>
     </row>
     <row r="722" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A722" s="2">
         <v>716</v>
       </c>
-      <c r="B722" s="21" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B722" s="14" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C722" s="9" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D722" s="12"/>
       <c r="E722" s="13"/>
-      <c r="F722" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F722" s="12"/>
       <c r="H722"/>
       <c r="I722" s="2"/>
       <c r="J722" s="6"/>
     </row>
     <row r="723" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A723" s="2">
         <v>717</v>
       </c>
       <c r="B723" s="14" t="s">
-        <v>1193</v>
+        <v>1187</v>
       </c>
       <c r="C723" s="9" t="s">
-        <v>1194</v>
+        <v>1188</v>
       </c>
       <c r="D723" s="12"/>
       <c r="E723" s="13"/>
       <c r="F723" s="12"/>
       <c r="H723"/>
       <c r="I723" s="2"/>
       <c r="J723" s="6"/>
     </row>
     <row r="724" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A724" s="2">
         <v>718</v>
       </c>
       <c r="B724" s="14" t="s">
-        <v>1195</v>
+        <v>1185</v>
       </c>
       <c r="C724" s="9" t="s">
-        <v>1196</v>
+        <v>1186</v>
       </c>
       <c r="D724" s="12"/>
       <c r="E724" s="13"/>
       <c r="F724" s="12"/>
       <c r="H724"/>
       <c r="I724" s="2"/>
       <c r="J724" s="6"/>
     </row>
     <row r="725" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A725" s="2">
         <v>719</v>
       </c>
       <c r="B725" s="14" t="s">
-        <v>1197</v>
+        <v>1189</v>
       </c>
       <c r="C725" s="9" t="s">
-        <v>1198</v>
+        <v>1190</v>
       </c>
       <c r="D725" s="12"/>
       <c r="E725" s="13"/>
       <c r="F725" s="12"/>
       <c r="H725"/>
       <c r="I725" s="2"/>
       <c r="J725" s="6"/>
     </row>
-    <row r="726" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="726" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A726" s="2">
         <v>720</v>
       </c>
       <c r="B726" s="14" t="s">
-        <v>1199</v>
+        <v>1191</v>
       </c>
       <c r="C726" s="9" t="s">
-        <v>1200</v>
+        <v>1192</v>
       </c>
       <c r="D726" s="12"/>
       <c r="E726" s="13"/>
       <c r="F726" s="12"/>
       <c r="H726"/>
       <c r="I726" s="2"/>
       <c r="J726" s="6"/>
     </row>
     <row r="727" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A727" s="2">
         <v>721</v>
       </c>
-      <c r="B727" s="14" t="s">
-[...5 lines deleted...]
-      <c r="D727" s="12"/>
+      <c r="B727" s="21" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C727" s="20" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D727" s="12" t="s">
+        <v>1540</v>
+      </c>
       <c r="E727" s="13"/>
-      <c r="F727" s="12"/>
+      <c r="F727" s="12">
+        <v>2021</v>
+      </c>
       <c r="H727"/>
       <c r="I727" s="2"/>
       <c r="J727" s="6"/>
     </row>
-    <row r="728" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="728" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A728" s="2">
         <v>722</v>
       </c>
       <c r="B728" s="14" t="s">
-        <v>1614</v>
+        <v>1193</v>
       </c>
       <c r="C728" s="9" t="s">
-        <v>1615</v>
-[...9 lines deleted...]
-      </c>
+        <v>1194</v>
+      </c>
+      <c r="D728" s="12"/>
+      <c r="E728" s="13"/>
+      <c r="F728" s="12"/>
       <c r="H728"/>
       <c r="I728" s="2"/>
       <c r="J728" s="6"/>
     </row>
     <row r="729" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A729" s="2">
         <v>723</v>
       </c>
       <c r="B729" s="14" t="s">
-        <v>1203</v>
+        <v>1195</v>
       </c>
       <c r="C729" s="9" t="s">
-        <v>1204</v>
+        <v>1196</v>
       </c>
       <c r="D729" s="12"/>
       <c r="E729" s="13"/>
       <c r="F729" s="12"/>
       <c r="I729" s="2"/>
       <c r="J729" s="6"/>
     </row>
-    <row r="730" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="730" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A730" s="2">
         <v>724</v>
       </c>
       <c r="B730" s="14" t="s">
-        <v>1205</v>
+        <v>1197</v>
       </c>
       <c r="C730" s="9" t="s">
-        <v>1206</v>
+        <v>1198</v>
       </c>
       <c r="D730" s="12"/>
       <c r="E730" s="13"/>
       <c r="F730" s="12"/>
       <c r="I730" s="2"/>
     </row>
     <row r="731" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A731" s="2">
         <v>725</v>
       </c>
       <c r="B731" s="14" t="s">
-        <v>1207</v>
+        <v>1199</v>
       </c>
       <c r="C731" s="9" t="s">
-        <v>1208</v>
-[...9 lines deleted...]
-      </c>
+        <v>1200</v>
+      </c>
+      <c r="D731" s="12"/>
+      <c r="E731" s="13"/>
+      <c r="F731" s="12"/>
       <c r="H731"/>
       <c r="I731" s="2"/>
     </row>
-    <row r="732" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="732" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A732" s="2">
         <v>726</v>
       </c>
       <c r="B732" s="14" t="s">
-        <v>1209</v>
+        <v>1201</v>
       </c>
       <c r="C732" s="9" t="s">
-        <v>1210</v>
+        <v>1202</v>
       </c>
       <c r="D732" s="12"/>
       <c r="E732" s="13"/>
       <c r="F732" s="12"/>
       <c r="H732"/>
       <c r="I732" s="2"/>
       <c r="J732" s="6"/>
     </row>
     <row r="733" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A733" s="2">
         <v>727</v>
       </c>
       <c r="B733" s="14" t="s">
-        <v>1211</v>
+        <v>1614</v>
       </c>
       <c r="C733" s="9" t="s">
-        <v>1212</v>
-[...3 lines deleted...]
-      <c r="F733" s="12"/>
+        <v>1615</v>
+      </c>
+      <c r="D733" s="12" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E733" s="13">
+        <v>2020</v>
+      </c>
+      <c r="F733" s="12">
+        <v>2023</v>
+      </c>
       <c r="H733"/>
       <c r="I733" s="2"/>
       <c r="J733" s="6"/>
     </row>
-    <row r="734" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="734" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A734" s="2">
         <v>728</v>
       </c>
       <c r="B734" s="14" t="s">
-        <v>1213</v>
+        <v>1203</v>
       </c>
       <c r="C734" s="9" t="s">
-        <v>1214</v>
+        <v>1204</v>
       </c>
       <c r="D734" s="12"/>
       <c r="E734" s="13"/>
       <c r="F734" s="12"/>
       <c r="H734"/>
       <c r="I734" s="2"/>
       <c r="J734" s="6"/>
     </row>
     <row r="735" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A735" s="2">
         <v>729</v>
       </c>
       <c r="B735" s="14" t="s">
-        <v>1215</v>
+        <v>1205</v>
       </c>
       <c r="C735" s="9" t="s">
-        <v>1216</v>
+        <v>1206</v>
       </c>
       <c r="D735" s="12"/>
       <c r="E735" s="13"/>
       <c r="F735" s="12"/>
       <c r="H735"/>
       <c r="I735" s="2"/>
       <c r="J735" s="6"/>
     </row>
-    <row r="736" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="736" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A736" s="2">
         <v>730</v>
       </c>
       <c r="B736" s="14" t="s">
-        <v>1217</v>
+        <v>1207</v>
       </c>
       <c r="C736" s="9" t="s">
-        <v>1218</v>
+        <v>1208</v>
       </c>
       <c r="D736" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E736" s="13">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="F736" s="12">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="H736"/>
       <c r="I736" s="2"/>
       <c r="J736" s="6"/>
     </row>
-    <row r="737" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="737" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A737" s="2">
         <v>731</v>
       </c>
       <c r="B737" s="14" t="s">
-        <v>1219</v>
+        <v>1209</v>
       </c>
       <c r="C737" s="9" t="s">
-        <v>1220</v>
+        <v>1210</v>
       </c>
       <c r="D737" s="12"/>
       <c r="E737" s="13"/>
       <c r="F737" s="12"/>
       <c r="H737"/>
       <c r="I737" s="2"/>
       <c r="J737" s="6"/>
     </row>
-    <row r="738" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="738" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A738" s="2">
         <v>732</v>
       </c>
       <c r="B738" s="14" t="s">
-        <v>1221</v>
+        <v>1211</v>
       </c>
       <c r="C738" s="9" t="s">
-        <v>1222</v>
+        <v>1212</v>
       </c>
       <c r="D738" s="12"/>
       <c r="E738" s="13"/>
       <c r="F738" s="12"/>
       <c r="H738"/>
       <c r="I738" s="2"/>
       <c r="J738" s="6"/>
     </row>
-    <row r="739" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="739" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A739" s="2">
         <v>733</v>
       </c>
       <c r="B739" s="14" t="s">
-        <v>1223</v>
+        <v>1213</v>
       </c>
       <c r="C739" s="9" t="s">
-        <v>1224</v>
+        <v>1214</v>
       </c>
       <c r="D739" s="12"/>
       <c r="E739" s="13"/>
       <c r="F739" s="12"/>
       <c r="H739"/>
       <c r="I739" s="2"/>
       <c r="J739" s="6"/>
     </row>
     <row r="740" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A740" s="2">
         <v>734</v>
       </c>
       <c r="B740" s="14" t="s">
-        <v>1225</v>
+        <v>1215</v>
       </c>
       <c r="C740" s="9" t="s">
-        <v>1226</v>
+        <v>1216</v>
       </c>
       <c r="D740" s="12"/>
       <c r="E740" s="13"/>
       <c r="F740" s="12"/>
       <c r="H740"/>
       <c r="I740" s="2"/>
       <c r="J740" s="6"/>
     </row>
     <row r="741" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A741" s="2">
         <v>735</v>
       </c>
       <c r="B741" s="14" t="s">
-        <v>1227</v>
+        <v>1217</v>
       </c>
       <c r="C741" s="9" t="s">
-        <v>1228</v>
+        <v>1218</v>
       </c>
       <c r="D741" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E741" s="13">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="F741" s="12">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="H741"/>
       <c r="I741" s="2"/>
       <c r="J741" s="6"/>
     </row>
-    <row r="742" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="742" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A742" s="2">
         <v>736</v>
       </c>
       <c r="B742" s="14" t="s">
-        <v>1605</v>
+        <v>1219</v>
       </c>
       <c r="C742" s="9" t="s">
-        <v>1604</v>
-[...9 lines deleted...]
-      </c>
+        <v>1220</v>
+      </c>
+      <c r="D742" s="12"/>
+      <c r="E742" s="13"/>
+      <c r="F742" s="12"/>
       <c r="H742"/>
       <c r="I742" s="2"/>
       <c r="J742" s="6"/>
     </row>
     <row r="743" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A743" s="2">
         <v>737</v>
       </c>
       <c r="B743" s="14" t="s">
-        <v>1229</v>
+        <v>1221</v>
       </c>
       <c r="C743" s="9" t="s">
-        <v>1230</v>
+        <v>1222</v>
       </c>
       <c r="D743" s="12"/>
       <c r="E743" s="13"/>
       <c r="F743" s="12"/>
       <c r="H743"/>
       <c r="I743" s="2"/>
       <c r="J743" s="6"/>
     </row>
-    <row r="744" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="744" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A744" s="2">
         <v>738</v>
       </c>
       <c r="B744" s="14" t="s">
-        <v>1231</v>
+        <v>1223</v>
       </c>
       <c r="C744" s="9" t="s">
-        <v>1232</v>
+        <v>1224</v>
       </c>
       <c r="D744" s="12"/>
       <c r="E744" s="13"/>
       <c r="F744" s="12"/>
       <c r="H744"/>
       <c r="I744" s="2"/>
       <c r="J744" s="6"/>
     </row>
-    <row r="745" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="745" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A745" s="2">
         <v>739</v>
       </c>
       <c r="B745" s="14" t="s">
-        <v>1233</v>
+        <v>1225</v>
       </c>
       <c r="C745" s="9" t="s">
-        <v>1234</v>
+        <v>1226</v>
       </c>
       <c r="D745" s="12"/>
       <c r="E745" s="13"/>
       <c r="F745" s="12"/>
       <c r="H745"/>
       <c r="I745" s="2"/>
       <c r="J745" s="6"/>
     </row>
-    <row r="746" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="746" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A746" s="2">
         <v>740</v>
       </c>
       <c r="B746" s="14" t="s">
-        <v>1235</v>
+        <v>1227</v>
       </c>
       <c r="C746" s="9" t="s">
-        <v>1236</v>
-[...3 lines deleted...]
-      <c r="F746" s="12"/>
+        <v>1228</v>
+      </c>
+      <c r="D746" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E746" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F746" s="12">
+        <v>2016</v>
+      </c>
       <c r="H746"/>
       <c r="I746" s="2"/>
       <c r="J746" s="6"/>
     </row>
-    <row r="747" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="747" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A747" s="2">
         <v>741</v>
       </c>
       <c r="B747" s="14" t="s">
-        <v>1237</v>
+        <v>1605</v>
       </c>
       <c r="C747" s="9" t="s">
-        <v>1238</v>
-[...3 lines deleted...]
-      <c r="F747" s="12"/>
+        <v>1604</v>
+      </c>
+      <c r="D747" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E747" s="13">
+        <v>2019</v>
+      </c>
+      <c r="F747" s="12">
+        <v>2022</v>
+      </c>
       <c r="H747"/>
       <c r="I747" s="2"/>
       <c r="J747" s="6"/>
     </row>
     <row r="748" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A748" s="2">
         <v>742</v>
       </c>
-      <c r="B748" s="21" t="s">
-        <v>1578</v>
+      <c r="B748" s="14" t="s">
+        <v>1229</v>
       </c>
       <c r="C748" s="9" t="s">
-        <v>1579</v>
-[...3 lines deleted...]
-      </c>
+        <v>1230</v>
+      </c>
+      <c r="D748" s="12"/>
       <c r="E748" s="13"/>
-      <c r="F748" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F748" s="12"/>
       <c r="H748"/>
       <c r="I748" s="2"/>
       <c r="J748" s="6"/>
     </row>
-    <row r="749" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="749" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A749" s="2">
         <v>743</v>
       </c>
       <c r="B749" s="14" t="s">
-        <v>1239</v>
+        <v>1231</v>
       </c>
       <c r="C749" s="9" t="s">
-        <v>1240</v>
+        <v>1232</v>
       </c>
       <c r="D749" s="12"/>
       <c r="E749" s="13"/>
       <c r="F749" s="12"/>
       <c r="H749"/>
       <c r="I749" s="2"/>
       <c r="J749" s="6"/>
     </row>
-    <row r="750" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="750" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A750" s="2">
         <v>744</v>
       </c>
       <c r="B750" s="14" t="s">
-        <v>1241</v>
+        <v>1233</v>
       </c>
       <c r="C750" s="9" t="s">
-        <v>1242</v>
+        <v>1234</v>
       </c>
       <c r="D750" s="12"/>
       <c r="E750" s="13"/>
       <c r="F750" s="12"/>
       <c r="H750"/>
       <c r="I750" s="2"/>
       <c r="J750" s="6"/>
     </row>
-    <row r="751" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="751" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A751" s="2">
         <v>745</v>
       </c>
       <c r="B751" s="14" t="s">
-        <v>1243</v>
+        <v>1235</v>
       </c>
       <c r="C751" s="9" t="s">
-        <v>1244</v>
+        <v>1236</v>
       </c>
       <c r="D751" s="12"/>
       <c r="E751" s="13"/>
       <c r="F751" s="12"/>
       <c r="H751"/>
       <c r="I751" s="2"/>
       <c r="J751" s="6"/>
     </row>
     <row r="752" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A752" s="2">
         <v>746</v>
       </c>
-      <c r="B752" s="15" t="s">
-        <v>1434</v>
+      <c r="B752" s="14" t="s">
+        <v>1237</v>
       </c>
       <c r="C752" s="9" t="s">
-        <v>1486</v>
+        <v>1238</v>
       </c>
       <c r="D752" s="12"/>
       <c r="E752" s="13"/>
       <c r="F752" s="12"/>
       <c r="H752"/>
       <c r="I752" s="2"/>
       <c r="J752" s="6"/>
     </row>
-    <row r="753" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="753" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A753" s="2">
         <v>747</v>
       </c>
-      <c r="B753" s="14" t="s">
-        <v>1245</v>
+      <c r="B753" s="21" t="s">
+        <v>1578</v>
       </c>
       <c r="C753" s="9" t="s">
-        <v>1246</v>
-[...1 lines deleted...]
-      <c r="D753" s="12"/>
+        <v>1579</v>
+      </c>
+      <c r="D753" s="12" t="s">
+        <v>23</v>
+      </c>
       <c r="E753" s="13"/>
-      <c r="F753" s="12"/>
+      <c r="F753" s="12">
+        <v>2021</v>
+      </c>
       <c r="H753"/>
       <c r="I753" s="2"/>
       <c r="J753" s="6"/>
     </row>
     <row r="754" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A754" s="2">
         <v>748</v>
       </c>
       <c r="B754" s="14" t="s">
-        <v>1247</v>
+        <v>1239</v>
       </c>
       <c r="C754" s="9" t="s">
-        <v>1248</v>
-[...9 lines deleted...]
-      </c>
+        <v>1240</v>
+      </c>
+      <c r="D754" s="12"/>
+      <c r="E754" s="13"/>
+      <c r="F754" s="12"/>
       <c r="H754"/>
       <c r="I754" s="2"/>
       <c r="J754" s="6"/>
     </row>
     <row r="755" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A755" s="2">
         <v>749</v>
       </c>
       <c r="B755" s="14" t="s">
-        <v>1249</v>
+        <v>1241</v>
       </c>
       <c r="C755" s="9" t="s">
-        <v>1250</v>
-[...9 lines deleted...]
-      </c>
+        <v>1242</v>
+      </c>
+      <c r="D755" s="12"/>
+      <c r="E755" s="13"/>
+      <c r="F755" s="12"/>
       <c r="H755"/>
       <c r="I755" s="2"/>
       <c r="J755" s="6"/>
     </row>
-    <row r="756" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="756" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A756" s="2">
         <v>750</v>
       </c>
       <c r="B756" s="14" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="C756" s="9" t="s">
-        <v>1252</v>
-[...9 lines deleted...]
-      </c>
+        <v>1244</v>
+      </c>
+      <c r="D756" s="12"/>
+      <c r="E756" s="13"/>
+      <c r="F756" s="12"/>
       <c r="H756"/>
       <c r="I756" s="2"/>
       <c r="J756" s="6"/>
     </row>
-    <row r="757" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="757" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A757" s="2">
         <v>751</v>
       </c>
-      <c r="B757" s="14" t="s">
-        <v>1620</v>
+      <c r="B757" s="15" t="s">
+        <v>1434</v>
       </c>
       <c r="C757" s="9" t="s">
-        <v>1621</v>
-[...9 lines deleted...]
-      </c>
+        <v>1486</v>
+      </c>
+      <c r="D757" s="12"/>
+      <c r="E757" s="13"/>
+      <c r="F757" s="12"/>
       <c r="H757"/>
       <c r="I757" s="2"/>
       <c r="J757" s="6"/>
     </row>
     <row r="758" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A758" s="2">
         <v>752</v>
       </c>
       <c r="B758" s="14" t="s">
-        <v>1253</v>
+        <v>1245</v>
       </c>
       <c r="C758" s="9" t="s">
-        <v>1254</v>
+        <v>1246</v>
       </c>
       <c r="D758" s="12"/>
       <c r="E758" s="13"/>
       <c r="F758" s="12"/>
       <c r="H758"/>
       <c r="I758" s="2"/>
       <c r="J758" s="6"/>
     </row>
     <row r="759" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A759" s="2">
         <v>753</v>
       </c>
       <c r="B759" s="14" t="s">
-        <v>1255</v>
+        <v>1247</v>
       </c>
       <c r="C759" s="9" t="s">
-        <v>1256</v>
-[...3 lines deleted...]
-      <c r="F759" s="12"/>
+        <v>1248</v>
+      </c>
+      <c r="D759" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E759" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F759" s="12">
+        <v>2015</v>
+      </c>
       <c r="I759" s="2"/>
       <c r="J759" s="6"/>
     </row>
     <row r="760" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A760" s="2">
         <v>754</v>
       </c>
       <c r="B760" s="14" t="s">
-        <v>1257</v>
+        <v>1249</v>
       </c>
       <c r="C760" s="9" t="s">
-        <v>1258</v>
+        <v>1250</v>
       </c>
       <c r="D760" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E760" s="13">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="F760" s="12">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="I760" s="2"/>
       <c r="J760" s="6"/>
     </row>
     <row r="761" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A761" s="2">
         <v>755</v>
       </c>
       <c r="B761" s="14" t="s">
-        <v>1259</v>
+        <v>1251</v>
       </c>
       <c r="C761" s="9" t="s">
-        <v>1260</v>
-[...3 lines deleted...]
-      <c r="F761" s="12"/>
+        <v>1252</v>
+      </c>
+      <c r="D761" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E761" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F761" s="12">
+        <v>2018</v>
+      </c>
       <c r="I761" s="2"/>
       <c r="J761" s="6"/>
     </row>
     <row r="762" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A762" s="2">
         <v>756</v>
       </c>
       <c r="B762" s="14" t="s">
-        <v>1261</v>
+        <v>1620</v>
       </c>
       <c r="C762" s="9" t="s">
-        <v>1262</v>
-[...3 lines deleted...]
-      <c r="F762" s="12"/>
+        <v>1621</v>
+      </c>
+      <c r="D762" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E762" s="13">
+        <v>2022</v>
+      </c>
+      <c r="F762" s="12">
+        <v>2023</v>
+      </c>
       <c r="I762" s="2"/>
       <c r="J762" s="6"/>
     </row>
-    <row r="763" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="763" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A763" s="2">
         <v>757</v>
       </c>
       <c r="B763" s="14" t="s">
-        <v>1263</v>
+        <v>1253</v>
       </c>
       <c r="C763" s="9" t="s">
-        <v>1264</v>
+        <v>1254</v>
       </c>
       <c r="D763" s="12"/>
       <c r="E763" s="13"/>
       <c r="F763" s="12"/>
       <c r="I763" s="2"/>
       <c r="J763" s="6"/>
     </row>
     <row r="764" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A764" s="2">
         <v>758</v>
       </c>
       <c r="B764" s="14" t="s">
-        <v>1265</v>
+        <v>1255</v>
       </c>
       <c r="C764" s="9" t="s">
-        <v>1266</v>
+        <v>1256</v>
       </c>
       <c r="D764" s="12"/>
       <c r="E764" s="13"/>
       <c r="F764" s="12"/>
       <c r="I764" s="2"/>
       <c r="J764" s="6"/>
     </row>
     <row r="765" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A765" s="2">
         <v>759</v>
       </c>
       <c r="B765" s="14" t="s">
-        <v>1267</v>
+        <v>1257</v>
       </c>
       <c r="C765" s="9" t="s">
-        <v>1268</v>
-[...3 lines deleted...]
-      <c r="F765" s="12"/>
+        <v>1258</v>
+      </c>
+      <c r="D765" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E765" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F765" s="12">
+        <v>2018</v>
+      </c>
       <c r="I765" s="2"/>
       <c r="J765" s="6"/>
     </row>
     <row r="766" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A766" s="2">
         <v>760</v>
       </c>
       <c r="B766" s="14" t="s">
-        <v>1269</v>
+        <v>1259</v>
       </c>
       <c r="C766" s="9" t="s">
-        <v>1270</v>
+        <v>1260</v>
       </c>
       <c r="D766" s="12"/>
       <c r="E766" s="13"/>
       <c r="F766" s="12"/>
       <c r="I766" s="2"/>
       <c r="J766" s="6"/>
     </row>
-    <row r="767" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="767" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A767" s="2">
         <v>761</v>
       </c>
       <c r="B767" s="14" t="s">
-        <v>1271</v>
+        <v>1261</v>
       </c>
       <c r="C767" s="9" t="s">
-        <v>1272</v>
+        <v>1262</v>
       </c>
       <c r="D767" s="12"/>
       <c r="E767" s="13"/>
       <c r="F767" s="12"/>
       <c r="I767" s="2"/>
       <c r="J767" s="6"/>
     </row>
     <row r="768" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A768" s="2">
         <v>762</v>
       </c>
       <c r="B768" s="14" t="s">
-        <v>1273</v>
+        <v>1263</v>
       </c>
       <c r="C768" s="9" t="s">
-        <v>1274</v>
+        <v>1264</v>
       </c>
       <c r="D768" s="12"/>
       <c r="E768" s="13"/>
       <c r="F768" s="12"/>
       <c r="I768" s="2"/>
       <c r="J768" s="6"/>
     </row>
-    <row r="769" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="769" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A769" s="2">
         <v>763</v>
       </c>
       <c r="B769" s="14" t="s">
-        <v>1275</v>
+        <v>1265</v>
       </c>
       <c r="C769" s="9" t="s">
-        <v>1276</v>
+        <v>1266</v>
       </c>
       <c r="D769" s="12"/>
       <c r="E769" s="13"/>
       <c r="F769" s="12"/>
       <c r="I769" s="2"/>
       <c r="J769" s="6"/>
     </row>
     <row r="770" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A770" s="2">
         <v>764</v>
       </c>
-      <c r="B770" s="15" t="s">
-        <v>1435</v>
+      <c r="B770" s="14" t="s">
+        <v>1267</v>
       </c>
       <c r="C770" s="9" t="s">
-        <v>1487</v>
+        <v>1268</v>
       </c>
       <c r="D770" s="12"/>
       <c r="E770" s="13"/>
       <c r="F770" s="12"/>
       <c r="I770" s="2"/>
       <c r="J770" s="6"/>
     </row>
-    <row r="771" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="771" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A771" s="2">
         <v>765</v>
       </c>
       <c r="B771" s="14" t="s">
-        <v>1277</v>
+        <v>1269</v>
       </c>
       <c r="C771" s="9" t="s">
-        <v>1278</v>
-[...9 lines deleted...]
-      </c>
+        <v>1270</v>
+      </c>
+      <c r="D771" s="12"/>
+      <c r="E771" s="13"/>
+      <c r="F771" s="12"/>
       <c r="I771" s="2"/>
       <c r="J771" s="6"/>
     </row>
     <row r="772" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A772" s="2">
         <v>766</v>
       </c>
       <c r="B772" s="14" t="s">
-        <v>1279</v>
+        <v>1271</v>
       </c>
       <c r="C772" s="9" t="s">
-        <v>1280</v>
-[...9 lines deleted...]
-      </c>
+        <v>1272</v>
+      </c>
+      <c r="D772" s="12"/>
+      <c r="E772" s="13"/>
+      <c r="F772" s="12"/>
       <c r="I772" s="2"/>
       <c r="J772" s="6"/>
     </row>
-    <row r="773" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="773" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A773" s="2">
         <v>767</v>
       </c>
       <c r="B773" s="14" t="s">
-        <v>1281</v>
+        <v>1273</v>
       </c>
       <c r="C773" s="9" t="s">
-        <v>1282</v>
-[...9 lines deleted...]
-      </c>
+        <v>1274</v>
+      </c>
+      <c r="D773" s="12"/>
+      <c r="E773" s="13"/>
+      <c r="F773" s="12"/>
       <c r="I773" s="2"/>
       <c r="J773" s="6"/>
     </row>
     <row r="774" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A774" s="2">
         <v>768</v>
       </c>
       <c r="B774" s="14" t="s">
-        <v>1283</v>
+        <v>1275</v>
       </c>
       <c r="C774" s="9" t="s">
-        <v>1284</v>
-[...9 lines deleted...]
-      </c>
+        <v>1276</v>
+      </c>
+      <c r="D774" s="12"/>
+      <c r="E774" s="13"/>
+      <c r="F774" s="12"/>
       <c r="I774" s="2"/>
       <c r="J774" s="6"/>
     </row>
-    <row r="775" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="775" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A775" s="2">
         <v>769</v>
       </c>
       <c r="B775" s="15" t="s">
-        <v>1283</v>
+        <v>1435</v>
       </c>
       <c r="C775" s="9" t="s">
-        <v>1488</v>
-[...3 lines deleted...]
-      </c>
+        <v>1487</v>
+      </c>
+      <c r="D775" s="12"/>
       <c r="E775" s="13"/>
-      <c r="F775" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="F775" s="12"/>
       <c r="I775" s="2"/>
       <c r="J775" s="6"/>
     </row>
-    <row r="776" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="776" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A776" s="2">
         <v>770</v>
       </c>
       <c r="B776" s="14" t="s">
-        <v>1285</v>
+        <v>1277</v>
       </c>
       <c r="C776" s="9" t="s">
-        <v>1286</v>
-[...3 lines deleted...]
-      <c r="F776" s="12"/>
+        <v>1278</v>
+      </c>
+      <c r="D776" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E776" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F776" s="12">
+        <v>2017</v>
+      </c>
       <c r="I776" s="2"/>
       <c r="J776" s="6"/>
     </row>
     <row r="777" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A777" s="2">
         <v>771</v>
       </c>
       <c r="B777" s="14" t="s">
-        <v>1630</v>
+        <v>1279</v>
       </c>
       <c r="C777" s="9" t="s">
-        <v>1631</v>
+        <v>1280</v>
       </c>
       <c r="D777" s="12" t="s">
-        <v>1540</v>
+        <v>6</v>
       </c>
       <c r="E777" s="13">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="F777" s="12">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="I777" s="2"/>
       <c r="J777" s="6"/>
     </row>
     <row r="778" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A778" s="2">
         <v>772</v>
       </c>
       <c r="B778" s="14" t="s">
-        <v>1287</v>
+        <v>1281</v>
       </c>
       <c r="C778" s="9" t="s">
-        <v>1288</v>
-[...3 lines deleted...]
-      <c r="F778" s="12"/>
+        <v>1282</v>
+      </c>
+      <c r="D778" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E778" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F778" s="12">
+        <v>2015</v>
+      </c>
       <c r="I778" s="2"/>
       <c r="J778" s="6"/>
     </row>
-    <row r="779" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="779" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A779" s="2">
         <v>773</v>
       </c>
       <c r="B779" s="14" t="s">
-        <v>1289</v>
+        <v>1283</v>
       </c>
       <c r="C779" s="9" t="s">
-        <v>1290</v>
-[...3 lines deleted...]
-      <c r="F779" s="12"/>
+        <v>1284</v>
+      </c>
+      <c r="D779" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E779" s="13">
+        <v>2015</v>
+      </c>
+      <c r="F779" s="12">
+        <v>2017</v>
+      </c>
       <c r="I779" s="2"/>
       <c r="J779" s="6"/>
     </row>
     <row r="780" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A780" s="2">
         <v>774</v>
       </c>
-      <c r="B780" s="14" t="s">
-        <v>1291</v>
+      <c r="B780" s="15" t="s">
+        <v>1283</v>
       </c>
       <c r="C780" s="9" t="s">
-        <v>1292</v>
-[...1 lines deleted...]
-      <c r="D780" s="12"/>
+        <v>1488</v>
+      </c>
+      <c r="D780" s="12" t="s">
+        <v>1540</v>
+      </c>
       <c r="E780" s="13"/>
-      <c r="F780" s="12"/>
+      <c r="F780" s="12">
+        <v>2019</v>
+      </c>
       <c r="I780" s="2"/>
       <c r="J780" s="6"/>
     </row>
-    <row r="781" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="781" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A781" s="2">
         <v>775</v>
       </c>
       <c r="B781" s="14" t="s">
-        <v>1293</v>
+        <v>1285</v>
       </c>
       <c r="C781" s="9" t="s">
-        <v>1294</v>
+        <v>1286</v>
       </c>
       <c r="D781" s="12"/>
       <c r="E781" s="13"/>
       <c r="F781" s="12"/>
       <c r="I781" s="2"/>
       <c r="J781" s="6"/>
     </row>
-    <row r="782" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="782" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A782" s="2">
         <v>776</v>
       </c>
       <c r="B782" s="14" t="s">
-        <v>1295</v>
+        <v>1630</v>
       </c>
       <c r="C782" s="9" t="s">
-        <v>1296</v>
+        <v>1631</v>
       </c>
       <c r="D782" s="12" t="s">
-        <v>23</v>
+        <v>1540</v>
       </c>
       <c r="E782" s="13">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="F782" s="12">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="I782" s="2"/>
       <c r="J782" s="6"/>
     </row>
-    <row r="783" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="783" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A783" s="2">
         <v>777</v>
       </c>
       <c r="B783" s="14" t="s">
-        <v>1297</v>
+        <v>1287</v>
       </c>
       <c r="C783" s="9" t="s">
-        <v>1298</v>
+        <v>1288</v>
       </c>
       <c r="D783" s="12"/>
       <c r="E783" s="13"/>
       <c r="F783" s="12"/>
       <c r="I783" s="2"/>
       <c r="J783" s="6"/>
     </row>
     <row r="784" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A784" s="2">
         <v>778</v>
       </c>
       <c r="B784" s="14" t="s">
-        <v>1301</v>
+        <v>1289</v>
       </c>
       <c r="C784" s="9" t="s">
-        <v>1302</v>
-[...9 lines deleted...]
-      </c>
+        <v>1290</v>
+      </c>
+      <c r="D784" s="12"/>
+      <c r="E784" s="13"/>
+      <c r="F784" s="12"/>
       <c r="I784" s="2"/>
       <c r="J784" s="6"/>
     </row>
     <row r="785" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A785" s="2">
         <v>779</v>
       </c>
       <c r="B785" s="14" t="s">
-        <v>1299</v>
+        <v>1291</v>
       </c>
       <c r="C785" s="9" t="s">
-        <v>1300</v>
+        <v>1292</v>
       </c>
       <c r="D785" s="12"/>
       <c r="E785" s="13"/>
       <c r="F785" s="12"/>
       <c r="I785" s="2"/>
       <c r="J785" s="6"/>
     </row>
-    <row r="786" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="786" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A786" s="2">
         <v>780</v>
       </c>
       <c r="B786" s="14" t="s">
-        <v>1303</v>
+        <v>1293</v>
       </c>
       <c r="C786" s="9" t="s">
-        <v>1304</v>
+        <v>1294</v>
       </c>
       <c r="D786" s="12"/>
       <c r="E786" s="13"/>
       <c r="F786" s="12"/>
       <c r="I786" s="2"/>
       <c r="J786" s="6"/>
     </row>
     <row r="787" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A787" s="2">
         <v>781</v>
       </c>
-      <c r="B787" s="21" t="s">
-[...3 lines deleted...]
-        <v>1581</v>
+      <c r="B787" s="14" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C787" s="9" t="s">
+        <v>1296</v>
       </c>
       <c r="D787" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="E787" s="13"/>
+      <c r="E787" s="13">
+        <v>2014</v>
+      </c>
       <c r="F787" s="12">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="I787" s="2"/>
       <c r="J787" s="6"/>
     </row>
     <row r="788" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A788" s="2">
         <v>782</v>
       </c>
       <c r="B788" s="14" t="s">
-        <v>1305</v>
+        <v>1297</v>
       </c>
       <c r="C788" s="9" t="s">
-        <v>1306</v>
+        <v>1298</v>
       </c>
       <c r="D788" s="12"/>
       <c r="E788" s="13"/>
       <c r="F788" s="12"/>
       <c r="I788" s="2"/>
       <c r="J788" s="6"/>
     </row>
     <row r="789" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A789" s="2">
         <v>783</v>
       </c>
       <c r="B789" s="14" t="s">
-        <v>1307</v>
+        <v>1301</v>
       </c>
       <c r="C789" s="9" t="s">
-        <v>1308</v>
-[...3 lines deleted...]
-      <c r="F789" s="12"/>
+        <v>1302</v>
+      </c>
+      <c r="D789" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E789" s="13">
+        <v>2012</v>
+      </c>
+      <c r="F789" s="12">
+        <v>2014</v>
+      </c>
       <c r="I789" s="2"/>
       <c r="J789" s="6"/>
     </row>
     <row r="790" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A790" s="2">
         <v>784</v>
       </c>
-      <c r="B790" s="15" t="s">
-        <v>1436</v>
+      <c r="B790" s="14" t="s">
+        <v>1299</v>
       </c>
       <c r="C790" s="9" t="s">
-        <v>1489</v>
+        <v>1300</v>
       </c>
       <c r="D790" s="12"/>
       <c r="E790" s="13"/>
       <c r="F790" s="12"/>
       <c r="I790" s="2"/>
       <c r="J790" s="6"/>
     </row>
-    <row r="791" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="791" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A791" s="2">
         <v>785</v>
       </c>
-      <c r="B791" s="15" t="s">
-        <v>1437</v>
+      <c r="B791" s="14" t="s">
+        <v>1303</v>
       </c>
       <c r="C791" s="9" t="s">
-        <v>1490</v>
+        <v>1304</v>
       </c>
       <c r="D791" s="12"/>
       <c r="E791" s="13"/>
       <c r="F791" s="12"/>
       <c r="I791" s="2"/>
       <c r="J791" s="6"/>
     </row>
     <row r="792" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A792" s="2">
         <v>786</v>
       </c>
-      <c r="B792" s="14" t="s">
-[...5 lines deleted...]
-      <c r="D792" s="12"/>
+      <c r="B792" s="21" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C792" s="20" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D792" s="12" t="s">
+        <v>23</v>
+      </c>
       <c r="E792" s="13"/>
-      <c r="F792" s="12"/>
+      <c r="F792" s="12">
+        <v>2021</v>
+      </c>
       <c r="I792" s="2"/>
       <c r="J792" s="6"/>
     </row>
-    <row r="793" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="793" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A793" s="2">
         <v>787</v>
       </c>
       <c r="B793" s="14" t="s">
-        <v>1311</v>
+        <v>1305</v>
       </c>
       <c r="C793" s="9" t="s">
-        <v>1312</v>
+        <v>1306</v>
       </c>
       <c r="D793" s="12"/>
       <c r="E793" s="13"/>
       <c r="F793" s="12"/>
       <c r="I793" s="2"/>
       <c r="J793" s="6"/>
     </row>
-    <row r="794" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="794" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A794" s="2">
         <v>788</v>
       </c>
       <c r="B794" s="14" t="s">
-        <v>1313</v>
+        <v>1307</v>
       </c>
       <c r="C794" s="9" t="s">
-        <v>1314</v>
+        <v>1308</v>
       </c>
       <c r="D794" s="12"/>
       <c r="E794" s="13"/>
       <c r="F794" s="12"/>
       <c r="I794" s="2"/>
       <c r="J794" s="6"/>
     </row>
     <row r="795" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A795" s="2">
         <v>789</v>
       </c>
-      <c r="B795" s="14" t="s">
-        <v>1315</v>
+      <c r="B795" s="15" t="s">
+        <v>1436</v>
       </c>
       <c r="C795" s="9" t="s">
-        <v>1316</v>
+        <v>1489</v>
       </c>
       <c r="D795" s="12"/>
       <c r="E795" s="13"/>
       <c r="F795" s="12"/>
       <c r="I795" s="2"/>
       <c r="J795" s="6"/>
     </row>
-    <row r="796" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="796" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A796" s="2">
         <v>790</v>
       </c>
-      <c r="B796" s="14" t="s">
-        <v>1317</v>
+      <c r="B796" s="15" t="s">
+        <v>1437</v>
       </c>
       <c r="C796" s="9" t="s">
-        <v>1318</v>
+        <v>1490</v>
       </c>
       <c r="D796" s="12"/>
       <c r="E796" s="13"/>
       <c r="F796" s="12"/>
       <c r="I796" s="2"/>
       <c r="J796" s="6"/>
     </row>
     <row r="797" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A797" s="2">
         <v>791</v>
       </c>
       <c r="B797" s="14" t="s">
-        <v>1319</v>
+        <v>1309</v>
       </c>
       <c r="C797" s="9" t="s">
-        <v>1320</v>
+        <v>1310</v>
       </c>
       <c r="D797" s="12"/>
       <c r="E797" s="13"/>
       <c r="F797" s="12"/>
       <c r="I797" s="2"/>
       <c r="J797" s="6"/>
     </row>
-    <row r="798" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="798" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A798" s="2">
         <v>792</v>
       </c>
       <c r="B798" s="14" t="s">
-        <v>1321</v>
+        <v>1311</v>
       </c>
       <c r="C798" s="9" t="s">
-        <v>1322</v>
+        <v>1312</v>
       </c>
       <c r="D798" s="12"/>
       <c r="E798" s="13"/>
       <c r="F798" s="12"/>
       <c r="I798" s="2"/>
       <c r="J798" s="6"/>
     </row>
     <row r="799" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A799" s="2">
         <v>793</v>
       </c>
       <c r="B799" s="14" t="s">
-        <v>1323</v>
+        <v>1313</v>
       </c>
       <c r="C799" s="9" t="s">
-        <v>1324</v>
+        <v>1314</v>
       </c>
       <c r="D799" s="12"/>
       <c r="E799" s="13"/>
       <c r="F799" s="12"/>
       <c r="I799" s="2"/>
       <c r="J799" s="6"/>
     </row>
-    <row r="800" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="800" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A800" s="2">
         <v>794</v>
       </c>
       <c r="B800" s="14" t="s">
-        <v>1325</v>
+        <v>1315</v>
       </c>
       <c r="C800" s="9" t="s">
-        <v>1326</v>
+        <v>1316</v>
       </c>
       <c r="D800" s="12"/>
       <c r="E800" s="13"/>
       <c r="F800" s="12"/>
       <c r="I800" s="2"/>
       <c r="J800" s="6"/>
     </row>
     <row r="801" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A801" s="2">
         <v>795</v>
       </c>
       <c r="B801" s="14" t="s">
-        <v>1327</v>
+        <v>1317</v>
       </c>
       <c r="C801" s="9" t="s">
-        <v>1328</v>
+        <v>1318</v>
       </c>
       <c r="D801" s="12"/>
       <c r="E801" s="13"/>
       <c r="F801" s="12"/>
       <c r="I801" s="2"/>
       <c r="J801" s="6"/>
     </row>
     <row r="802" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A802" s="2">
         <v>796</v>
       </c>
       <c r="B802" s="14" t="s">
-        <v>1329</v>
+        <v>1319</v>
       </c>
       <c r="C802" s="9" t="s">
-        <v>1330</v>
+        <v>1320</v>
       </c>
       <c r="D802" s="12"/>
       <c r="E802" s="13"/>
       <c r="F802" s="12"/>
       <c r="I802" s="2"/>
       <c r="J802" s="6"/>
     </row>
-    <row r="803" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="803" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A803" s="2">
         <v>797</v>
       </c>
       <c r="B803" s="14" t="s">
-        <v>1331</v>
+        <v>1321</v>
       </c>
       <c r="C803" s="9" t="s">
-        <v>1332</v>
+        <v>1322</v>
       </c>
       <c r="D803" s="12"/>
       <c r="E803" s="13"/>
       <c r="F803" s="12"/>
       <c r="I803" s="2"/>
       <c r="J803" s="6"/>
     </row>
-    <row r="804" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="804" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A804" s="2">
         <v>798</v>
       </c>
       <c r="B804" s="14" t="s">
-        <v>1333</v>
+        <v>1323</v>
       </c>
       <c r="C804" s="9" t="s">
-        <v>1334</v>
+        <v>1324</v>
       </c>
       <c r="D804" s="12"/>
       <c r="E804" s="13"/>
       <c r="F804" s="12"/>
       <c r="I804" s="2"/>
       <c r="J804" s="6"/>
     </row>
-    <row r="805" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="805" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A805" s="2">
         <v>799</v>
       </c>
       <c r="B805" s="14" t="s">
-        <v>1335</v>
+        <v>1325</v>
       </c>
       <c r="C805" s="9" t="s">
-        <v>1336</v>
+        <v>1326</v>
       </c>
       <c r="D805" s="12"/>
       <c r="E805" s="13"/>
       <c r="F805" s="12"/>
       <c r="I805" s="2"/>
       <c r="J805" s="6"/>
     </row>
-    <row r="806" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="806" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A806" s="2">
         <v>800</v>
       </c>
       <c r="B806" s="14" t="s">
-        <v>1337</v>
+        <v>1327</v>
       </c>
       <c r="C806" s="9" t="s">
-        <v>1338</v>
+        <v>1328</v>
       </c>
       <c r="D806" s="12"/>
       <c r="E806" s="13"/>
       <c r="F806" s="12"/>
       <c r="I806" s="2"/>
       <c r="J806" s="6"/>
     </row>
-    <row r="807" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="807" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A807" s="2">
         <v>801</v>
       </c>
       <c r="B807" s="14" t="s">
-        <v>1339</v>
+        <v>1329</v>
       </c>
       <c r="C807" s="9" t="s">
-        <v>1340</v>
-[...9 lines deleted...]
-      </c>
+        <v>1330</v>
+      </c>
+      <c r="D807" s="12"/>
+      <c r="E807" s="13"/>
+      <c r="F807" s="12"/>
       <c r="I807" s="2"/>
       <c r="J807" s="6"/>
     </row>
     <row r="808" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A808" s="2">
         <v>802</v>
       </c>
       <c r="B808" s="14" t="s">
-        <v>1397</v>
+        <v>1331</v>
       </c>
       <c r="C808" s="9" t="s">
-        <v>1398</v>
+        <v>1332</v>
       </c>
       <c r="D808" s="12"/>
       <c r="E808" s="13"/>
       <c r="F808" s="12"/>
       <c r="I808" s="2"/>
       <c r="J808" s="6"/>
     </row>
     <row r="809" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A809" s="2">
         <v>803</v>
       </c>
       <c r="B809" s="14" t="s">
-        <v>1341</v>
+        <v>1333</v>
       </c>
       <c r="C809" s="9" t="s">
-        <v>1342</v>
+        <v>1334</v>
       </c>
       <c r="D809" s="12"/>
       <c r="E809" s="13"/>
       <c r="F809" s="12"/>
       <c r="I809" s="2"/>
       <c r="J809" s="6"/>
     </row>
     <row r="810" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A810" s="2">
         <v>804</v>
       </c>
       <c r="B810" s="14" t="s">
-        <v>1343</v>
+        <v>1335</v>
       </c>
       <c r="C810" s="9" t="s">
-        <v>1344</v>
+        <v>1336</v>
       </c>
       <c r="D810" s="12"/>
       <c r="E810" s="13"/>
       <c r="F810" s="12"/>
       <c r="I810" s="2"/>
       <c r="J810" s="6"/>
     </row>
     <row r="811" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A811" s="2">
         <v>805</v>
       </c>
       <c r="B811" s="14" t="s">
-        <v>1345</v>
+        <v>1337</v>
       </c>
       <c r="C811" s="9" t="s">
-        <v>1346</v>
+        <v>1338</v>
       </c>
       <c r="D811" s="12"/>
       <c r="E811" s="13"/>
       <c r="F811" s="12"/>
       <c r="I811" s="2"/>
       <c r="J811"/>
     </row>
-    <row r="812" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="812" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A812" s="2">
         <v>806</v>
       </c>
-      <c r="B812" s="21" t="s">
-        <v>1582</v>
+      <c r="B812" s="14" t="s">
+        <v>1339</v>
       </c>
       <c r="C812" s="9" t="s">
-        <v>1583</v>
+        <v>1340</v>
       </c>
       <c r="D812" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="E812" s="13"/>
+      <c r="E812" s="13">
+        <v>2013</v>
+      </c>
       <c r="F812" s="12">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="I812" s="2"/>
     </row>
     <row r="813" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A813" s="2">
         <v>807</v>
       </c>
       <c r="B813" s="14" t="s">
-        <v>1347</v>
+        <v>1397</v>
       </c>
       <c r="C813" s="9" t="s">
-        <v>1348</v>
-[...9 lines deleted...]
-      </c>
+        <v>1398</v>
+      </c>
+      <c r="D813" s="12"/>
+      <c r="E813" s="13"/>
+      <c r="F813" s="12"/>
       <c r="I813" s="2"/>
     </row>
-    <row r="814" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="814" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A814" s="2">
         <v>808</v>
       </c>
       <c r="B814" s="14" t="s">
-        <v>1349</v>
+        <v>1341</v>
       </c>
       <c r="C814" s="9" t="s">
-        <v>1350</v>
+        <v>1342</v>
       </c>
       <c r="D814" s="12"/>
       <c r="E814" s="13"/>
       <c r="F814" s="12"/>
       <c r="I814" s="2"/>
     </row>
     <row r="815" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A815" s="2">
         <v>809</v>
       </c>
       <c r="B815" s="14" t="s">
-        <v>1351</v>
+        <v>1343</v>
       </c>
       <c r="C815" s="9" t="s">
-        <v>1352</v>
+        <v>1344</v>
       </c>
       <c r="D815" s="12"/>
       <c r="E815" s="13"/>
       <c r="F815" s="12"/>
       <c r="I815" s="2"/>
     </row>
     <row r="816" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A816" s="2">
         <v>810</v>
       </c>
       <c r="B816" s="14" t="s">
-        <v>1353</v>
+        <v>1345</v>
       </c>
       <c r="C816" s="9" t="s">
-        <v>1354</v>
+        <v>1346</v>
       </c>
       <c r="D816" s="12"/>
       <c r="E816" s="13"/>
       <c r="F816" s="12"/>
       <c r="I816" s="2"/>
     </row>
-    <row r="817" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="817" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A817" s="2">
         <v>811</v>
       </c>
-      <c r="B817" s="14" t="s">
-        <v>1355</v>
+      <c r="B817" s="21" t="s">
+        <v>1582</v>
       </c>
       <c r="C817" s="9" t="s">
-        <v>1356</v>
-[...1 lines deleted...]
-      <c r="D817" s="12"/>
+        <v>1583</v>
+      </c>
+      <c r="D817" s="12" t="s">
+        <v>39</v>
+      </c>
       <c r="E817" s="13"/>
-      <c r="F817" s="12"/>
+      <c r="F817" s="12">
+        <v>2021</v>
+      </c>
       <c r="I817" s="2"/>
     </row>
-    <row r="818" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+    <row r="818" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A818" s="2">
         <v>812</v>
       </c>
       <c r="B818" s="14" t="s">
-        <v>1357</v>
+        <v>1347</v>
       </c>
       <c r="C818" s="9" t="s">
-        <v>1358</v>
-[...3 lines deleted...]
-      <c r="F818" s="12"/>
+        <v>1348</v>
+      </c>
+      <c r="D818" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E818" s="13">
+        <v>2013</v>
+      </c>
+      <c r="F818" s="12">
+        <v>2015</v>
+      </c>
       <c r="I818" s="2"/>
     </row>
     <row r="819" spans="1:9" ht="30" x14ac:dyDescent="0.25">
       <c r="A819" s="2">
         <v>813</v>
       </c>
       <c r="B819" s="14" t="s">
-        <v>1359</v>
+        <v>1349</v>
       </c>
       <c r="C819" s="9" t="s">
-        <v>1360</v>
-[...6 lines deleted...]
-      </c>
+        <v>1350</v>
+      </c>
+      <c r="D819" s="12"/>
+      <c r="E819" s="13"/>
       <c r="F819" s="12"/>
       <c r="I819" s="2"/>
     </row>
-    <row r="820" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="820" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A820" s="2">
+        <v>814</v>
+      </c>
+      <c r="B820" s="14" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C820" s="9" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D820" s="12"/>
+      <c r="E820" s="13"/>
+      <c r="F820" s="12"/>
       <c r="I820" s="2"/>
     </row>
     <row r="821" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A821" s="2">
+        <v>815</v>
+      </c>
+      <c r="B821" s="14" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C821" s="9" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D821" s="12"/>
+      <c r="E821" s="13"/>
+      <c r="F821" s="12"/>
       <c r="I821" s="2"/>
     </row>
     <row r="822" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A822" s="2">
+        <v>816</v>
+      </c>
+      <c r="B822" s="14" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C822" s="9" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D822" s="12"/>
+      <c r="E822" s="13"/>
+      <c r="F822" s="12"/>
       <c r="I822" s="2"/>
     </row>
-    <row r="823" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="823" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A823" s="2">
+        <v>817</v>
+      </c>
+      <c r="B823" s="14" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C823" s="9" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D823" s="12"/>
+      <c r="E823" s="13"/>
+      <c r="F823" s="12"/>
       <c r="I823" s="2"/>
     </row>
-    <row r="824" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="824" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A824" s="2">
+        <v>818</v>
+      </c>
+      <c r="B824" s="14" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C824" s="9" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D824" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E824" s="13">
+        <v>2014</v>
+      </c>
+      <c r="F824" s="12"/>
       <c r="I824" s="2"/>
     </row>
     <row r="825" spans="1:9" x14ac:dyDescent="0.25">
       <c r="I825" s="2"/>
     </row>
     <row r="826" spans="1:9" x14ac:dyDescent="0.25">
       <c r="I826" s="2"/>
     </row>
     <row r="827" spans="1:9" x14ac:dyDescent="0.25">
       <c r="I827" s="2"/>
     </row>
     <row r="828" spans="1:9" x14ac:dyDescent="0.25">
       <c r="I828" s="2"/>
     </row>
     <row r="829" spans="1:9" x14ac:dyDescent="0.25">
       <c r="I829" s="2"/>
     </row>
     <row r="830" spans="1:9" x14ac:dyDescent="0.25">
       <c r="I830" s="2"/>
     </row>
     <row r="831" spans="1:9" x14ac:dyDescent="0.25">
       <c r="I831" s="2"/>
     </row>
     <row r="832" spans="1:9" x14ac:dyDescent="0.25">
       <c r="I832" s="2"/>
@@ -20759,853 +20882,855 @@
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H1:H765">
     <sortCondition ref="H1"/>
   </sortState>
   <mergeCells count="6">
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" r:id="rId1" display="https://www2.ffg.at/verkehr/projekte.php?id=723&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B9" r:id="rId2" display="https://www2.ffg.at/verkehr/projekte.php?id=1470&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B10" r:id="rId3" display="https://www2.ffg.at/verkehr/projekte.php?id=1427&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B12" r:id="rId4" display="https://www2.ffg.at/verkehr/projekte.php?id=822&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B13" r:id="rId5" display="https://www2.ffg.at/verkehr/projekte.php?id=1342&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="B14" r:id="rId6" display="https://www2.ffg.at/verkehr/projekte.php?id=1500&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="B15" r:id="rId7" display="https://www2.ffg.at/verkehr/projekte.php?id=789&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="B16" r:id="rId8" display="https://www2.ffg.at/verkehr/projekte.php?id=1242&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="B18" r:id="rId9" display="https://www2.ffg.at/verkehr/projekte.php?id=1450&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="B20" r:id="rId10" display="https://www2.ffg.at/verkehr/projekte.php?id=1224&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="B23" r:id="rId11" display="https://www2.ffg.at/verkehr/projekte.php?id=1411&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="B22" r:id="rId12" display="https://www2.ffg.at/verkehr/projekte.php?id=1407&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
-    <hyperlink ref="B25" r:id="rId13" display="https://www2.ffg.at/verkehr/projekte.php?id=1195&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
-[...664 lines deleted...]
-    <hyperlink ref="B327" r:id="rId678" display="https://www2.ffg.at/verkehr/projekte.php?id=911&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A6020000}"/>
+    <hyperlink ref="B26" r:id="rId13" display="https://www2.ffg.at/verkehr/projekte.php?id=1195&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="B27" r:id="rId14" display="https://www2.ffg.at/verkehr/projekte.php?id=1354&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="B28" r:id="rId15" display="https://www2.ffg.at/verkehr/projekte.php?id=661&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="B29" r:id="rId16" display="https://www2.ffg.at/verkehr/projekte.php?id=1491&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="B30" r:id="rId17" display="https://www2.ffg.at/verkehr/projekte.php?id=1152&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="B31" r:id="rId18" display="https://www2.ffg.at/verkehr/projekte.php?id=1344&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="B32" r:id="rId19" display="https://www2.ffg.at/verkehr/projekte.php?id=690&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="B34" r:id="rId20" display="https://www2.ffg.at/verkehr/projekte.php?id=1472&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="B35" r:id="rId21" display="https://www2.ffg.at/verkehr/projekte.php?id=861&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="B36" r:id="rId22" display="https://www2.ffg.at/verkehr/projekte.php?id=1479&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="B39" r:id="rId23" display="https://www2.ffg.at/verkehr/projekte.php?id=1451&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="B40" r:id="rId24" display="https://www2.ffg.at/verkehr/projekte.php?id=1336&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="B41" r:id="rId25" display="https://www2.ffg.at/verkehr/projekte.php?id=1217&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="B42" r:id="rId26" display="https://www2.ffg.at/verkehr/projekte.php?id=1140&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="B45" r:id="rId27" display="https://www2.ffg.at/verkehr/projekte.php?id=1272&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="B46" r:id="rId28" display="https://www2.ffg.at/verkehr/projekte.php?id=1499&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="B48" r:id="rId29" display="https://www2.ffg.at/verkehr/projekte.php?id=1205&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="B49" r:id="rId30" display="https://www2.ffg.at/verkehr/projekte.php?id=685&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="B50" r:id="rId31" display="https://www2.ffg.at/verkehr/projekte.php?id=1349&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="B52" r:id="rId32" display="https://www2.ffg.at/verkehr/projekte.php?id=627&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="B53" r:id="rId33" display="https://www2.ffg.at/verkehr/projekte.php?id=1103&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="B55" r:id="rId34" display="https://www2.ffg.at/verkehr/projekte.php?id=615&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="B58" r:id="rId35" display="https://www2.ffg.at/verkehr/projekte.php?id=1408&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="B57" r:id="rId36" display="https://www2.ffg.at/verkehr/projekte.php?id=598&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="B59" r:id="rId37" display="https://www2.ffg.at/verkehr/projekte.php?id=1339&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="B60" r:id="rId38" display="https://www2.ffg.at/verkehr/projekte.php?id=1156&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="B62" r:id="rId39" display="https://www2.ffg.at/verkehr/projekte.php?id=840&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="B63" r:id="rId40" display="https://www2.ffg.at/verkehr/projekte.php?id=493&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="B65" r:id="rId41" display="https://www2.ffg.at/verkehr/projekte.php?id=492&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="B66" r:id="rId42" display="https://www2.ffg.at/verkehr/projekte.php?id=1330&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="B67" r:id="rId43" display="https://www2.ffg.at/verkehr/projekte.php?id=1183&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="B68" r:id="rId44" display="https://www2.ffg.at/verkehr/projekte.php?id=679&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="B69" r:id="rId45" display="https://www2.ffg.at/verkehr/projekte.php?id=787&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="B70" r:id="rId46" display="https://www2.ffg.at/verkehr/projekte.php?id=806&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="B72" r:id="rId47" display="https://www2.ffg.at/verkehr/projekte.php?id=1101&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="B73" r:id="rId48" display="https://www2.ffg.at/verkehr/projekte.php?id=1477&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="B74" r:id="rId49" display="https://www2.ffg.at/verkehr/projekte.php?id=1485&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="B75" r:id="rId50" display="https://www2.ffg.at/verkehr/projekte.php?id=1494&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="B76" r:id="rId51" display="https://www2.ffg.at/verkehr/projekte.php?id=1228&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="B77" r:id="rId52" display="https://www2.ffg.at/verkehr/projekte.php?id=837&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
+    <hyperlink ref="B82" r:id="rId53" display="https://www2.ffg.at/verkehr/projekte.php?id=1265&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
+    <hyperlink ref="B79" r:id="rId54" display="https://www2.ffg.at/verkehr/projekte.php?id=1251&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
+    <hyperlink ref="B80" r:id="rId55" display="https://www2.ffg.at/verkehr/projekte.php?id=577&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
+    <hyperlink ref="B81" r:id="rId56" display="https://www2.ffg.at/verkehr/projekte.php?id=843&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
+    <hyperlink ref="B83" r:id="rId57" display="https://www2.ffg.at/verkehr/projekte.php?id=833&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000038000000}"/>
+    <hyperlink ref="B84" r:id="rId58" display="https://www2.ffg.at/verkehr/projekte.php?id=1209&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
+    <hyperlink ref="B87" r:id="rId59" display="https://www2.ffg.at/verkehr/projekte.php?id=622&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
+    <hyperlink ref="B88" r:id="rId60" display="https://www2.ffg.at/verkehr/projekte.php?id=829&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003B000000}"/>
+    <hyperlink ref="B89" r:id="rId61" display="https://www2.ffg.at/verkehr/projekte.php?id=687&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
+    <hyperlink ref="B90" r:id="rId62" display="https://www2.ffg.at/verkehr/projekte.php?id=823&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
+    <hyperlink ref="B91" r:id="rId63" display="https://www2.ffg.at/verkehr/projekte.php?id=848&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
+    <hyperlink ref="B92" r:id="rId64" display="https://www2.ffg.at/verkehr/projekte.php?id=1504&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
+    <hyperlink ref="B93" r:id="rId65" display="https://www2.ffg.at/verkehr/projekte.php?id=844&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
+    <hyperlink ref="B94" r:id="rId66" display="https://www2.ffg.at/verkehr/projekte.php?id=672&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
+    <hyperlink ref="B96" r:id="rId67" display="https://www2.ffg.at/verkehr/projekte.php?id=625&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
+    <hyperlink ref="B97" r:id="rId68" display="https://www2.ffg.at/verkehr/projekte.php?id=1453&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
+    <hyperlink ref="B98" r:id="rId69" display="https://www2.ffg.at/verkehr/projekte.php?id=609&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
+    <hyperlink ref="B99" r:id="rId70" display="https://www2.ffg.at/verkehr/projekte.php?id=624&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
+    <hyperlink ref="B100" r:id="rId71" display="https://www2.ffg.at/verkehr/projekte.php?id=658&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
+    <hyperlink ref="B102" r:id="rId72" display="https://www2.ffg.at/verkehr/projekte.php?id=704&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
+    <hyperlink ref="B103" r:id="rId73" display="https://www2.ffg.at/verkehr/projekte.php?id=1171&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
+    <hyperlink ref="B104" r:id="rId74" display="https://www2.ffg.at/verkehr/projekte.php?id=1502&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
+    <hyperlink ref="B105" r:id="rId75" display="https://www2.ffg.at/verkehr/projekte.php?id=1252&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
+    <hyperlink ref="B107" r:id="rId76" display="https://www2.ffg.at/verkehr/projekte.php?id=1234&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
+    <hyperlink ref="B108" r:id="rId77" display="https://www2.ffg.at/verkehr/projekte.php?id=742&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
+    <hyperlink ref="B109" r:id="rId78" display="https://www2.ffg.at/verkehr/projekte.php?id=773&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
+    <hyperlink ref="B110" r:id="rId79" display="https://www2.ffg.at/verkehr/projekte.php?id=694&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
+    <hyperlink ref="B111" r:id="rId80" display="https://www2.ffg.at/verkehr/projekte.php?id=1238&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
+    <hyperlink ref="B112" r:id="rId81" display="https://www2.ffg.at/verkehr/projekte.php?id=1462&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
+    <hyperlink ref="B113" r:id="rId82" display="https://www2.ffg.at/verkehr/projekte.php?id=698&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
+    <hyperlink ref="B114" r:id="rId83" display="https://www2.ffg.at/verkehr/projekte.php?id=796&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
+    <hyperlink ref="B115" r:id="rId84" display="https://www2.ffg.at/verkehr/projekte.php?id=1273&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
+    <hyperlink ref="B116" r:id="rId85" display="https://www2.ffg.at/verkehr/projekte.php?id=784&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
+    <hyperlink ref="B117" r:id="rId86" display="https://www2.ffg.at/verkehr/projekte.php?id=812&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
+    <hyperlink ref="B118" r:id="rId87" display="https://www2.ffg.at/verkehr/projekte.php?id=1185&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
+    <hyperlink ref="B120" r:id="rId88" display="https://www2.ffg.at/verkehr/projekte.php?id=1481&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
+    <hyperlink ref="B121" r:id="rId89" display="https://www2.ffg.at/verkehr/projekte.php?id=619&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000058000000}"/>
+    <hyperlink ref="B122" r:id="rId90" display="https://www2.ffg.at/verkehr/projekte.php?id=1210&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
+    <hyperlink ref="B123" r:id="rId91" display="https://www2.ffg.at/verkehr/projekte.php?id=1433&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
+    <hyperlink ref="B124" r:id="rId92" display="https://www2.ffg.at/verkehr/projekte.php?id=573&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
+    <hyperlink ref="B125" r:id="rId93" display="https://www2.ffg.at/verkehr/projekte.php?id=819&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
+    <hyperlink ref="B128" r:id="rId94" display="https://www2.ffg.at/verkehr/projekte.php?id=747&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005D000000}"/>
+    <hyperlink ref="B126" r:id="rId95" display="https://www2.ffg.at/verkehr/projekte.php?id=558&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005E000000}"/>
+    <hyperlink ref="B127" r:id="rId96" display="https://www2.ffg.at/verkehr/projekte.php?id=1503&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005F000000}"/>
+    <hyperlink ref="B130" r:id="rId97" display="https://www2.ffg.at/verkehr/projekte.php?id=1437&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000060000000}"/>
+    <hyperlink ref="B131" r:id="rId98" display="https://www2.ffg.at/verkehr/projekte.php?id=803&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000061000000}"/>
+    <hyperlink ref="B133" r:id="rId99" display="https://www2.ffg.at/verkehr/projekte.php?id=1486&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000062000000}"/>
+    <hyperlink ref="B135" r:id="rId100" display="https://www2.ffg.at/verkehr/projekte.php?id=1467&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000063000000}"/>
+    <hyperlink ref="B137" r:id="rId101" display="https://www2.ffg.at/verkehr/projekte.php?id=1249&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000064000000}"/>
+    <hyperlink ref="B138" r:id="rId102" display="https://www2.ffg.at/verkehr/projekte.php?id=1230&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000065000000}"/>
+    <hyperlink ref="B139" r:id="rId103" display="https://www2.ffg.at/verkehr/projekte.php?id=571&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000066000000}"/>
+    <hyperlink ref="B140" r:id="rId104" display="https://www2.ffg.at/verkehr/projekte.php?id=1508&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000067000000}"/>
+    <hyperlink ref="B141" r:id="rId105" display="https://www2.ffg.at/verkehr/projekte.php?id=1168&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000068000000}"/>
+    <hyperlink ref="B142" r:id="rId106" display="https://www2.ffg.at/verkehr/projekte.php?id=964&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000069000000}"/>
+    <hyperlink ref="B143" r:id="rId107" display="https://www2.ffg.at/verkehr/projekte.php?id=644&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006A000000}"/>
+    <hyperlink ref="B146" r:id="rId108" display="https://www2.ffg.at/verkehr/projekte.php?id=1296&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006B000000}"/>
+    <hyperlink ref="B148" r:id="rId109" display="https://www2.ffg.at/verkehr/projekte.php?id=1524&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006C000000}"/>
+    <hyperlink ref="B149" r:id="rId110" display="https://www2.ffg.at/verkehr/projekte.php?id=1410&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006D000000}"/>
+    <hyperlink ref="B150" r:id="rId111" display="https://www2.ffg.at/verkehr/projekte.php?id=1424&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006E000000}"/>
+    <hyperlink ref="B151" r:id="rId112" display="https://www2.ffg.at/verkehr/projekte.php?id=908&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006F000000}"/>
+    <hyperlink ref="B152" r:id="rId113" display="https://www2.ffg.at/verkehr/projekte.php?id=866&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000070000000}"/>
+    <hyperlink ref="B156" r:id="rId114" display="https://www2.ffg.at/verkehr/projekte.php?id=1515&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000071000000}"/>
+    <hyperlink ref="B157" r:id="rId115" display="https://www2.ffg.at/verkehr/projekte.php?id=1490&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000072000000}"/>
+    <hyperlink ref="B160" r:id="rId116" display="https://www2.ffg.at/verkehr/projekte.php?id=1438&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000073000000}"/>
+    <hyperlink ref="B162" r:id="rId117" display="https://www2.ffg.at/verkehr/projekte.php?id=1351&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000074000000}"/>
+    <hyperlink ref="B163" r:id="rId118" display="https://www2.ffg.at/verkehr/projekte.php?id=700&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000075000000}"/>
+    <hyperlink ref="B164" r:id="rId119" display="https://www2.ffg.at/verkehr/projekte.php?id=785&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000076000000}"/>
+    <hyperlink ref="B165" r:id="rId120" display="https://www2.ffg.at/verkehr/projekte.php?id=874&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000077000000}"/>
+    <hyperlink ref="B166" r:id="rId121" display="https://www2.ffg.at/verkehr/projekte.php?id=1253&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000078000000}"/>
+    <hyperlink ref="B167" r:id="rId122" display="https://www2.ffg.at/verkehr/projekte.php?id=563&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000079000000}"/>
+    <hyperlink ref="B168" r:id="rId123" display="https://www2.ffg.at/verkehr/projekte.php?id=664&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007A000000}"/>
+    <hyperlink ref="B169" r:id="rId124" display="https://www2.ffg.at/verkehr/projekte.php?id=620&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007B000000}"/>
+    <hyperlink ref="B174" r:id="rId125" display="https://www2.ffg.at/verkehr/projekte.php?id=849&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007C000000}"/>
+    <hyperlink ref="B176" r:id="rId126" display="https://www2.ffg.at/verkehr/projekte.php?id=569&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007D000000}"/>
+    <hyperlink ref="B212" r:id="rId127" display="https://www2.ffg.at/verkehr/projekte.php?id=631&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007E000000}"/>
+    <hyperlink ref="B170" r:id="rId128" display="https://www2.ffg.at/verkehr/projekte.php?id=683&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007F000000}"/>
+    <hyperlink ref="B171" r:id="rId129" display="https://www2.ffg.at/verkehr/projekte.php?id=1295&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000080000000}"/>
+    <hyperlink ref="B172" r:id="rId130" display="https://www2.ffg.at/verkehr/projekte.php?id=1413&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000081000000}"/>
+    <hyperlink ref="B173" r:id="rId131" display="https://www2.ffg.at/verkehr/projekte.php?id=1107&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000082000000}"/>
+    <hyperlink ref="B175" r:id="rId132" display="https://www2.ffg.at/verkehr/projekte.php?id=871&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000083000000}"/>
+    <hyperlink ref="B177" r:id="rId133" display="https://www2.ffg.at/verkehr/projekte.php?id=818&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000084000000}"/>
+    <hyperlink ref="B178" r:id="rId134" display="https://www2.ffg.at/verkehr/projekte.php?id=1334&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000085000000}"/>
+    <hyperlink ref="B179" r:id="rId135" display="https://www2.ffg.at/verkehr/projekte.php?id=612&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000086000000}"/>
+    <hyperlink ref="B180" r:id="rId136" display="https://www2.ffg.at/verkehr/projekte.php?id=1173&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000087000000}"/>
+    <hyperlink ref="B182" r:id="rId137" display="https://www2.ffg.at/verkehr/projekte.php?id=1207&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000088000000}"/>
+    <hyperlink ref="B181" r:id="rId138" display="https://www2.ffg.at/verkehr/projekte.php?id=1129&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000089000000}"/>
+    <hyperlink ref="B183" r:id="rId139" display="https://www2.ffg.at/verkehr/projekte.php?id=1139&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008A000000}"/>
+    <hyperlink ref="B184" r:id="rId140" display="https://www2.ffg.at/verkehr/projekte.php?id=596&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008B000000}"/>
+    <hyperlink ref="B185" r:id="rId141" display="https://www2.ffg.at/verkehr/projekte.php?id=608&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008C000000}"/>
+    <hyperlink ref="B186" r:id="rId142" display="https://www2.ffg.at/verkehr/projekte.php?id=611&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008D000000}"/>
+    <hyperlink ref="B187" r:id="rId143" display="https://www2.ffg.at/verkehr/projekte.php?id=1115&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008E000000}"/>
+    <hyperlink ref="B188" r:id="rId144" display="https://www2.ffg.at/verkehr/projekte.php?id=1222&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008F000000}"/>
+    <hyperlink ref="B189" r:id="rId145" display="https://www2.ffg.at/verkehr/projekte.php?id=1264&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000090000000}"/>
+    <hyperlink ref="B190" r:id="rId146" display="https://www2.ffg.at/verkehr/projekte.php?id=560&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000091000000}"/>
+    <hyperlink ref="B191" r:id="rId147" display="https://www2.ffg.at/verkehr/projekte.php?id=696&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000092000000}"/>
+    <hyperlink ref="B193" r:id="rId148" display="https://www2.ffg.at/verkehr/projekte.php?id=824&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000093000000}"/>
+    <hyperlink ref="B192" r:id="rId149" display="https://www2.ffg.at/verkehr/projekte.php?id=1213&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000094000000}"/>
+    <hyperlink ref="B194" r:id="rId150" display="https://www2.ffg.at/verkehr/projekte.php?id=606&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000095000000}"/>
+    <hyperlink ref="B195" r:id="rId151" display="https://www2.ffg.at/verkehr/projekte.php?id=1117&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000096000000}"/>
+    <hyperlink ref="B196" r:id="rId152" display="https://www2.ffg.at/verkehr/projekte.php?id=633&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000097000000}"/>
+    <hyperlink ref="B197" r:id="rId153" display="https://www2.ffg.at/verkehr/projekte.php?id=616&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000098000000}"/>
+    <hyperlink ref="B198" r:id="rId154" display="https://www2.ffg.at/verkehr/projekte.php?id=942&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000099000000}"/>
+    <hyperlink ref="B199" r:id="rId155" display="https://www2.ffg.at/verkehr/projekte.php?id=1163&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009A000000}"/>
+    <hyperlink ref="B200" r:id="rId156" display="https://www2.ffg.at/verkehr/projekte.php?id=1095&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009B000000}"/>
+    <hyperlink ref="B201" r:id="rId157" display="https://www2.ffg.at/verkehr/projekte.php?id=1475&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009C000000}"/>
+    <hyperlink ref="B202" r:id="rId158" display="https://www2.ffg.at/verkehr/projekte.php?id=734&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009D000000}"/>
+    <hyperlink ref="B204" r:id="rId159" display="https://www2.ffg.at/verkehr/projekte.php?id=754&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009E000000}"/>
+    <hyperlink ref="B205" r:id="rId160" display="https://www2.ffg.at/verkehr/projekte.php?id=1136&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009F000000}"/>
+    <hyperlink ref="B207" r:id="rId161" display="https://www2.ffg.at/verkehr/projekte.php?id=617&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A0000000}"/>
+    <hyperlink ref="B208" r:id="rId162" display="https://www2.ffg.at/verkehr/projekte.php?id=946&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A1000000}"/>
+    <hyperlink ref="B209" r:id="rId163" display="https://www2.ffg.at/verkehr/projekte.php?id=1283&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A2000000}"/>
+    <hyperlink ref="B210" r:id="rId164" display="https://www2.ffg.at/verkehr/projekte.php?id=1112&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A3000000}"/>
+    <hyperlink ref="B211" r:id="rId165" display="https://www2.ffg.at/verkehr/projekte.php?id=1331&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A4000000}"/>
+    <hyperlink ref="B213" r:id="rId166" display="https://www2.ffg.at/verkehr/projekte.php?id=629&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A5000000}"/>
+    <hyperlink ref="B214" r:id="rId167" display="https://www2.ffg.at/verkehr/projekte.php?id=1216&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A6000000}"/>
+    <hyperlink ref="B219" r:id="rId168" display="https://www2.ffg.at/verkehr/projekte.php?id=961&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A7000000}"/>
+    <hyperlink ref="B216" r:id="rId169" display="https://www2.ffg.at/verkehr/projekte.php?id=710&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A8000000}"/>
+    <hyperlink ref="B217" r:id="rId170" display="https://www2.ffg.at/verkehr/projekte.php?id=917&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A9000000}"/>
+    <hyperlink ref="B222" r:id="rId171" display="https://www2.ffg.at/verkehr/projekte.php?id=621&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AA000000}"/>
+    <hyperlink ref="B224" r:id="rId172" display="https://www2.ffg.at/verkehr/projekte.php?id=1518&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AB000000}"/>
+    <hyperlink ref="B225" r:id="rId173" display="https://www2.ffg.at/verkehr/projekte.php?id=777&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AC000000}"/>
+    <hyperlink ref="B226" r:id="rId174" display="https://www2.ffg.at/verkehr/projekte.php?id=1132&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AD000000}"/>
+    <hyperlink ref="B227" r:id="rId175" display="https://www2.ffg.at/verkehr/projekte.php?id=845&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AE000000}"/>
+    <hyperlink ref="B228" r:id="rId176" display="https://www2.ffg.at/verkehr/projekte.php?id=1409&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AF000000}"/>
+    <hyperlink ref="B229" r:id="rId177" display="https://www2.ffg.at/verkehr/projekte.php?id=1237&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B0000000}"/>
+    <hyperlink ref="B230" r:id="rId178" display="https://www2.ffg.at/verkehr/projekte.php?id=1435&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B1000000}"/>
+    <hyperlink ref="B231" r:id="rId179" display="https://www2.ffg.at/verkehr/projekte.php?id=1302&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B2000000}"/>
+    <hyperlink ref="B232" r:id="rId180" display="https://www2.ffg.at/verkehr/projekte.php?id=1119&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B3000000}"/>
+    <hyperlink ref="B233" r:id="rId181" display="https://www2.ffg.at/verkehr/projekte.php?id=1134&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B4000000}"/>
+    <hyperlink ref="B234" r:id="rId182" display="https://www2.ffg.at/verkehr/projekte.php?id=1303&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B5000000}"/>
+    <hyperlink ref="B235" r:id="rId183" display="https://www2.ffg.at/verkehr/projekte.php?id=722&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B6000000}"/>
+    <hyperlink ref="B236" r:id="rId184" display="https://www2.ffg.at/verkehr/projekte.php?id=1248&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B7000000}"/>
+    <hyperlink ref="B237" r:id="rId185" display="https://www2.ffg.at/verkehr/projekte.php?id=666&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B8000000}"/>
+    <hyperlink ref="B238" r:id="rId186" display="https://www2.ffg.at/verkehr/projekte.php?id=751&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B9000000}"/>
+    <hyperlink ref="B239" r:id="rId187" display="https://www2.ffg.at/verkehr/projekte.php?id=834&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BA000000}"/>
+    <hyperlink ref="B240" r:id="rId188" display="https://www2.ffg.at/verkehr/projekte.php?id=727&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BB000000}"/>
+    <hyperlink ref="B241" r:id="rId189" display="https://www2.ffg.at/verkehr/projekte.php?id=1258&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BC000000}"/>
+    <hyperlink ref="B242" r:id="rId190" display="https://www2.ffg.at/verkehr/projekte.php?id=659&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BD000000}"/>
+    <hyperlink ref="B243" r:id="rId191" display="https://www2.ffg.at/verkehr/projekte.php?id=555&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BE000000}"/>
+    <hyperlink ref="B244" r:id="rId192" display="https://www2.ffg.at/verkehr/projekte.php?id=697&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BF000000}"/>
+    <hyperlink ref="B245" r:id="rId193" display="https://www2.ffg.at/verkehr/projekte.php?id=1469&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C0000000}"/>
+    <hyperlink ref="B246" r:id="rId194" display="https://www2.ffg.at/verkehr/projekte.php?id=1220&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C1000000}"/>
+    <hyperlink ref="B247" r:id="rId195" display="https://www2.ffg.at/verkehr/projekte.php?id=1118&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C2000000}"/>
+    <hyperlink ref="B248" r:id="rId196" display="https://www2.ffg.at/verkehr/projekte.php?id=1482&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C3000000}"/>
+    <hyperlink ref="B249" r:id="rId197" display="https://www2.ffg.at/verkehr/projekte.php?id=654&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C4000000}"/>
+    <hyperlink ref="B250" r:id="rId198" display="https://www2.ffg.at/verkehr/projekte.php?id=557&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C5000000}"/>
+    <hyperlink ref="B251" r:id="rId199" display="https://www2.ffg.at/verkehr/projekte.php?id=737&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C6000000}"/>
+    <hyperlink ref="B252" r:id="rId200" display="https://www2.ffg.at/verkehr/projekte.php?id=575&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C7000000}"/>
+    <hyperlink ref="B253" r:id="rId201" display="https://www2.ffg.at/verkehr/projekte.php?id=892&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C8000000}"/>
+    <hyperlink ref="B254" r:id="rId202" display="https://www2.ffg.at/verkehr/projekte.php?id=1449&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C9000000}"/>
+    <hyperlink ref="B255" r:id="rId203" display="https://www2.ffg.at/verkehr/projekte.php?id=701&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CA000000}"/>
+    <hyperlink ref="B257" r:id="rId204" display="https://www2.ffg.at/verkehr/projekte.php?id=733&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CB000000}"/>
+    <hyperlink ref="B258" r:id="rId205" display="https://www2.ffg.at/verkehr/projekte.php?id=585&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CC000000}"/>
+    <hyperlink ref="B259" r:id="rId206" display="https://www2.ffg.at/verkehr/projekte.php?id=755&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CD000000}"/>
+    <hyperlink ref="B260" r:id="rId207" display="https://www2.ffg.at/verkehr/projekte.php?id=1151&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CE000000}"/>
+    <hyperlink ref="B261" r:id="rId208" display="https://www2.ffg.at/verkehr/projekte.php?id=1289&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CF000000}"/>
+    <hyperlink ref="B262" r:id="rId209" display="https://www2.ffg.at/verkehr/projekte.php?id=1419&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D0000000}"/>
+    <hyperlink ref="B263" r:id="rId210" display="https://www2.ffg.at/verkehr/projekte.php?id=836&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D1000000}"/>
+    <hyperlink ref="B264" r:id="rId211" display="https://www2.ffg.at/verkehr/projekte.php?id=1291&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D2000000}"/>
+    <hyperlink ref="B265" r:id="rId212" display="https://www2.ffg.at/verkehr/projekte.php?id=1244&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D3000000}"/>
+    <hyperlink ref="B268" r:id="rId213" display="https://www2.ffg.at/verkehr/projekte.php?id=1200&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D4000000}"/>
+    <hyperlink ref="B270" r:id="rId214" display="https://www2.ffg.at/verkehr/projekte.php?id=1422&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D5000000}"/>
+    <hyperlink ref="B271" r:id="rId215" display="https://www2.ffg.at/verkehr/projekte.php?id=1464&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D6000000}"/>
+    <hyperlink ref="B272" r:id="rId216" display="https://www2.ffg.at/verkehr/projekte.php?id=709&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D7000000}"/>
+    <hyperlink ref="B273" r:id="rId217" display="https://www2.ffg.at/verkehr/projekte.php?id=495&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D8000000}"/>
+    <hyperlink ref="B274" r:id="rId218" display="https://www2.ffg.at/verkehr/projekte.php?id=572&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D9000000}"/>
+    <hyperlink ref="B275" r:id="rId219" display="https://www2.ffg.at/verkehr/projekte.php?id=665&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DA000000}"/>
+    <hyperlink ref="B276" r:id="rId220" display="https://www2.ffg.at/verkehr/projekte.php?id=1353&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DB000000}"/>
+    <hyperlink ref="B277" r:id="rId221" display="https://www2.ffg.at/verkehr/projekte.php?id=1124&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DC000000}"/>
+    <hyperlink ref="B278" r:id="rId222" display="https://www2.ffg.at/verkehr/projekte.php?id=1506&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DD000000}"/>
+    <hyperlink ref="B279" r:id="rId223" display="https://www2.ffg.at/verkehr/projekte.php?id=1305&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DE000000}"/>
+    <hyperlink ref="B280" r:id="rId224" display="https://www2.ffg.at/verkehr/projekte.php?id=637&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DF000000}"/>
+    <hyperlink ref="B281" r:id="rId225" display="https://www2.ffg.at/verkehr/projekte.php?id=643&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E0000000}"/>
+    <hyperlink ref="B284" r:id="rId226" display="https://www2.ffg.at/verkehr/projekte.php?id=628&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E1000000}"/>
+    <hyperlink ref="B285" r:id="rId227" display="https://www2.ffg.at/verkehr/projekte.php?id=688&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E2000000}"/>
+    <hyperlink ref="B286" r:id="rId228" display="https://www2.ffg.at/verkehr/projekte.php?id=645&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E3000000}"/>
+    <hyperlink ref="B287" r:id="rId229" display="https://www2.ffg.at/verkehr/projekte.php?id=1212&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E4000000}"/>
+    <hyperlink ref="B288" r:id="rId230" display="https://www2.ffg.at/verkehr/projekte.php?id=828&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E5000000}"/>
+    <hyperlink ref="B289" r:id="rId231" display="https://www2.ffg.at/verkehr/projekte.php?id=795&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E6000000}"/>
+    <hyperlink ref="B290" r:id="rId232" display="https://www2.ffg.at/verkehr/projekte.php?id=731&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E7000000}"/>
+    <hyperlink ref="B291" r:id="rId233" display="https://www2.ffg.at/verkehr/projekte.php?id=712&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E8000000}"/>
+    <hyperlink ref="B292" r:id="rId234" display="https://www2.ffg.at/verkehr/projekte.php?id=675&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E9000000}"/>
+    <hyperlink ref="B293" r:id="rId235" display="https://www2.ffg.at/verkehr/projekte.php?id=636&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EA000000}"/>
+    <hyperlink ref="B294" r:id="rId236" display="https://www2.ffg.at/verkehr/projekte.php?id=1461&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EB000000}"/>
+    <hyperlink ref="B295" r:id="rId237" display="https://www2.ffg.at/verkehr/projekte.php?id=786&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EC000000}"/>
+    <hyperlink ref="B297" r:id="rId238" display="https://www2.ffg.at/verkehr/projekte.php?id=618&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000ED000000}"/>
+    <hyperlink ref="B296" r:id="rId239" display="https://www2.ffg.at/verkehr/projekte.php?id=692&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EE000000}"/>
+    <hyperlink ref="B298" r:id="rId240" display="https://www2.ffg.at/verkehr/projekte.php?id=783&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EF000000}"/>
+    <hyperlink ref="B299" r:id="rId241" display="https://www2.ffg.at/verkehr/projekte.php?id=1454&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F0000000}"/>
+    <hyperlink ref="B300" r:id="rId242" display="https://www2.ffg.at/verkehr/projekte.php?id=1149&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F1000000}"/>
+    <hyperlink ref="B301" r:id="rId243" display="https://www2.ffg.at/verkehr/projekte.php?id=1202&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F2000000}"/>
+    <hyperlink ref="B302" r:id="rId244" display="https://www2.ffg.at/verkehr/projekte.php?id=1137&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F3000000}"/>
+    <hyperlink ref="B303" r:id="rId245" display="https://www2.ffg.at/verkehr/projekte.php?id=680&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F4000000}"/>
+    <hyperlink ref="B315" r:id="rId246" display="https://www2.ffg.at/verkehr/projekte.php?id=805&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F5000000}"/>
+    <hyperlink ref="B306" r:id="rId247" display="https://www2.ffg.at/verkehr/projekte.php?id=703&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F6000000}"/>
+    <hyperlink ref="B308" r:id="rId248" display="https://www2.ffg.at/verkehr/projekte.php?id=587&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F7000000}"/>
+    <hyperlink ref="B309" r:id="rId249" display="https://www2.ffg.at/verkehr/projekte.php?id=1130&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F8000000}"/>
+    <hyperlink ref="B310" r:id="rId250" display="https://www2.ffg.at/verkehr/projekte.php?id=810&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F9000000}"/>
+    <hyperlink ref="B311" r:id="rId251" display="https://www2.ffg.at/verkehr/projekte.php?id=1340&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FA000000}"/>
+    <hyperlink ref="B312" r:id="rId252" display="https://www2.ffg.at/verkehr/projekte.php?id=711&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FB000000}"/>
+    <hyperlink ref="B313" r:id="rId253" display="https://www2.ffg.at/verkehr/projekte.php?id=635&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FC000000}"/>
+    <hyperlink ref="B314" r:id="rId254" display="https://www2.ffg.at/verkehr/projekte.php?id=915&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FD000000}"/>
+    <hyperlink ref="B316" r:id="rId255" display="https://www2.ffg.at/verkehr/projekte.php?id=1182&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FE000000}"/>
+    <hyperlink ref="B317" r:id="rId256" display="https://www2.ffg.at/verkehr/projekte.php?id=663&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FF000000}"/>
+    <hyperlink ref="B318" r:id="rId257" display="https://www2.ffg.at/verkehr/projekte.php?id=857&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000000010000}"/>
+    <hyperlink ref="B319" r:id="rId258" display="https://www2.ffg.at/verkehr/projekte.php?id=759&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000001010000}"/>
+    <hyperlink ref="B320" r:id="rId259" display="https://www2.ffg.at/verkehr/projekte.php?id=1278&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000002010000}"/>
+    <hyperlink ref="B322" r:id="rId260" display="https://www2.ffg.at/verkehr/projekte.php?id=811&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000003010000}"/>
+    <hyperlink ref="B323" r:id="rId261" display="https://www2.ffg.at/verkehr/projekte.php?id=816&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000004010000}"/>
+    <hyperlink ref="B324" r:id="rId262" display="https://www2.ffg.at/verkehr/projekte.php?id=1176&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000005010000}"/>
+    <hyperlink ref="B325" r:id="rId263" display="https://www2.ffg.at/verkehr/projekte.php?id=1104&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000006010000}"/>
+    <hyperlink ref="B350" r:id="rId264" display="https://www2.ffg.at/verkehr/projekte.php?id=1348&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000007010000}"/>
+    <hyperlink ref="B326" r:id="rId265" display="https://www2.ffg.at/verkehr/projekte.php?id=1146&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000008010000}"/>
+    <hyperlink ref="B327" r:id="rId266" display="https://www2.ffg.at/verkehr/projekte.php?id=1288&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000009010000}"/>
+    <hyperlink ref="B329" r:id="rId267" display="https://www2.ffg.at/verkehr/projekte.php?id=578&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000A010000}"/>
+    <hyperlink ref="B332" r:id="rId268" display="https://www2.ffg.at/verkehr/projekte.php?id=1091&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000B010000}"/>
+    <hyperlink ref="B333" r:id="rId269" display="https://www2.ffg.at/verkehr/projekte.php?id=1493&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000C010000}"/>
+    <hyperlink ref="B334" r:id="rId270" display="https://www2.ffg.at/verkehr/projekte.php?id=1412&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000D010000}"/>
+    <hyperlink ref="B335" r:id="rId271" display="https://www2.ffg.at/verkehr/projekte.php?id=1514&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000E010000}"/>
+    <hyperlink ref="B336" r:id="rId272" display="https://www2.ffg.at/verkehr/projekte.php?id=1145&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000F010000}"/>
+    <hyperlink ref="B337" r:id="rId273" display="https://www2.ffg.at/verkehr/projekte.php?id=1333&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000010010000}"/>
+    <hyperlink ref="B338" r:id="rId274" display="https://www2.ffg.at/verkehr/projekte.php?id=607&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000011010000}"/>
+    <hyperlink ref="B339" r:id="rId275" display="https://www2.ffg.at/verkehr/projekte.php?id=729&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000012010000}"/>
+    <hyperlink ref="B340" r:id="rId276" display="https://www2.ffg.at/verkehr/projekte.php?id=693&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000013010000}"/>
+    <hyperlink ref="B341" r:id="rId277" display="https://www2.ffg.at/verkehr/projekte.php?id=1142&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000014010000}"/>
+    <hyperlink ref="B342" r:id="rId278" display="https://www2.ffg.at/verkehr/projekte.php?id=1197&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000015010000}"/>
+    <hyperlink ref="B343" r:id="rId279" display="https://www2.ffg.at/verkehr/projekte.php?id=1178&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000016010000}"/>
+    <hyperlink ref="B345" r:id="rId280" display="https://www2.ffg.at/verkehr/projekte.php?id=494&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000017010000}"/>
+    <hyperlink ref="B346" r:id="rId281" display="https://www2.ffg.at/verkehr/projekte.php?id=1346&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000018010000}"/>
+    <hyperlink ref="B348" r:id="rId282" display="https://www2.ffg.at/verkehr/projekte.php?id=1439&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000019010000}"/>
+    <hyperlink ref="B349" r:id="rId283" display="https://www2.ffg.at/verkehr/projekte.php?id=610&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001A010000}"/>
+    <hyperlink ref="B352" r:id="rId284" display="https://www2.ffg.at/verkehr/projekte.php?id=1096&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001B010000}"/>
+    <hyperlink ref="B353" r:id="rId285" display="https://www2.ffg.at/verkehr/projekte.php?id=939&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001C010000}"/>
+    <hyperlink ref="B354" r:id="rId286" display="https://www2.ffg.at/verkehr/projekte.php?id=1271&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001D010000}"/>
+    <hyperlink ref="B355" r:id="rId287" display="https://www2.ffg.at/verkehr/projekte.php?id=1143&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001E010000}"/>
+    <hyperlink ref="B356" r:id="rId288" display="https://www2.ffg.at/verkehr/projekte.php?id=1445&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001F010000}"/>
+    <hyperlink ref="B357" r:id="rId289" display="https://www2.ffg.at/verkehr/projekte.php?id=556&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000020010000}"/>
+    <hyperlink ref="B358" r:id="rId290" display="https://www2.ffg.at/verkehr/projekte.php?id=559&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000021010000}"/>
+    <hyperlink ref="B359" r:id="rId291" display="https://www2.ffg.at/verkehr/projekte.php?id=947&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000022010000}"/>
+    <hyperlink ref="B361" r:id="rId292" display="https://www2.ffg.at/verkehr/projekte.php?id=788&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000023010000}"/>
+    <hyperlink ref="B362" r:id="rId293" display="https://www2.ffg.at/verkehr/projekte.php?id=652&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000024010000}"/>
+    <hyperlink ref="B363" r:id="rId294" display="https://www2.ffg.at/verkehr/projekte.php?id=1282&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000025010000}"/>
+    <hyperlink ref="B364" r:id="rId295" display="https://www2.ffg.at/verkehr/projekte.php?id=1446&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000026010000}"/>
+    <hyperlink ref="B365" r:id="rId296" display="https://www2.ffg.at/verkehr/projekte.php?id=1513&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000027010000}"/>
+    <hyperlink ref="B366" r:id="rId297" display="https://www2.ffg.at/verkehr/projekte.php?id=1203&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000028010000}"/>
+    <hyperlink ref="B367" r:id="rId298" display="https://www2.ffg.at/verkehr/projekte.php?id=804&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000029010000}"/>
+    <hyperlink ref="B368" r:id="rId299" display="https://www2.ffg.at/verkehr/projekte.php?id=1246&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002A010000}"/>
+    <hyperlink ref="B369" r:id="rId300" display="https://www2.ffg.at/verkehr/projekte.php?id=668&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002B010000}"/>
+    <hyperlink ref="B370" r:id="rId301" display="https://www2.ffg.at/verkehr/projekte.php?id=594&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002C010000}"/>
+    <hyperlink ref="B371" r:id="rId302" display="https://www2.ffg.at/verkehr/projekte.php?id=695&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002D010000}"/>
+    <hyperlink ref="B372" r:id="rId303" display="https://www2.ffg.at/verkehr/projekte.php?id=1306&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002E010000}"/>
+    <hyperlink ref="B307" r:id="rId304" display="https://www2.ffg.at/verkehr/projekte.php?id=706&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002F010000}"/>
+    <hyperlink ref="B373" r:id="rId305" display="https://www2.ffg.at/verkehr/projekte.php?id=655&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000030010000}"/>
+    <hyperlink ref="B374" r:id="rId306" display="https://www2.ffg.at/verkehr/projekte.php?id=597&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000031010000}"/>
+    <hyperlink ref="B375" r:id="rId307" display="https://www2.ffg.at/verkehr/projekte.php?id=769&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000032010000}"/>
+    <hyperlink ref="B376" r:id="rId308" display="https://www2.ffg.at/verkehr/projekte.php?id=1147&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000033010000}"/>
+    <hyperlink ref="B377" r:id="rId309" display="https://www2.ffg.at/verkehr/projekte.php?id=825&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000034010000}"/>
+    <hyperlink ref="B379" r:id="rId310" display="https://www2.ffg.at/verkehr/projekte.php?id=1456&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000035010000}"/>
+    <hyperlink ref="B380" r:id="rId311" display="https://www2.ffg.at/verkehr/projekte.php?id=1153&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000036010000}"/>
+    <hyperlink ref="B381" r:id="rId312" display="https://www2.ffg.at/verkehr/projekte.php?id=782&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000037010000}"/>
+    <hyperlink ref="B382" r:id="rId313" display="https://www2.ffg.at/verkehr/projekte.php?id=1523&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000038010000}"/>
+    <hyperlink ref="B383" r:id="rId314" display="https://www2.ffg.at/verkehr/projekte.php?id=779&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000039010000}"/>
+    <hyperlink ref="B384" r:id="rId315" display="https://www2.ffg.at/verkehr/projekte.php?id=736&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003A010000}"/>
+    <hyperlink ref="B385" r:id="rId316" display="https://www2.ffg.at/verkehr/projekte.php?id=1505&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003B010000}"/>
+    <hyperlink ref="B386" r:id="rId317" display="https://www2.ffg.at/verkehr/projekte.php?id=1123&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003C010000}"/>
+    <hyperlink ref="B390" r:id="rId318" display="https://www2.ffg.at/verkehr/projekte.php?id=1175&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003D010000}"/>
+    <hyperlink ref="B389" r:id="rId319" display="https://www2.ffg.at/verkehr/projekte.php?id=931&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003E010000}"/>
+    <hyperlink ref="B391" r:id="rId320" display="https://www2.ffg.at/verkehr/projekte.php?id=750&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003F010000}"/>
+    <hyperlink ref="B392" r:id="rId321" display="https://www2.ffg.at/verkehr/projekte.php?id=1418&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000040010000}"/>
+    <hyperlink ref="B393" r:id="rId322" display="https://www2.ffg.at/verkehr/projekte.php?id=1484&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000041010000}"/>
+    <hyperlink ref="B395" r:id="rId323" display="https://www2.ffg.at/verkehr/projekte.php?id=775&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000042010000}"/>
+    <hyperlink ref="B396" r:id="rId324" display="https://www2.ffg.at/verkehr/projekte.php?id=1211&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000043010000}"/>
+    <hyperlink ref="B397" r:id="rId325" display="https://www2.ffg.at/verkehr/projekte.php?id=1166&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000044010000}"/>
+    <hyperlink ref="B398" r:id="rId326" display="https://www2.ffg.at/verkehr/projekte.php?id=713&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000045010000}"/>
+    <hyperlink ref="B399" r:id="rId327" display="https://www2.ffg.at/verkehr/projekte.php?id=778&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000046010000}"/>
+    <hyperlink ref="B400" r:id="rId328" display="https://www2.ffg.at/verkehr/projekte.php?id=1474&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000047010000}"/>
+    <hyperlink ref="B401" r:id="rId329" display="https://www2.ffg.at/verkehr/projekte.php?id=1127&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000048010000}"/>
+    <hyperlink ref="B402" r:id="rId330" display="https://www2.ffg.at/verkehr/projekte.php?id=820&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000049010000}"/>
+    <hyperlink ref="B403" r:id="rId331" display="https://www2.ffg.at/verkehr/projekte.php?id=1126&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004A010000}"/>
+    <hyperlink ref="B404" r:id="rId332" display="https://www2.ffg.at/verkehr/projekte.php?id=1261&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004B010000}"/>
+    <hyperlink ref="B405" r:id="rId333" display="https://www2.ffg.at/verkehr/projekte.php?id=1429&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004C010000}"/>
+    <hyperlink ref="B406" r:id="rId334" display="https://www2.ffg.at/verkehr/projekte.php?id=890&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004D010000}"/>
+    <hyperlink ref="B407" r:id="rId335" display="https://www2.ffg.at/verkehr/projekte.php?id=1509&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004E010000}"/>
+    <hyperlink ref="B408" r:id="rId336" display="https://www2.ffg.at/verkehr/projekte.php?id=1414&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004F010000}"/>
+    <hyperlink ref="B409" r:id="rId337" display="https://www2.ffg.at/verkehr/projekte.php?id=1327&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000050010000}"/>
+    <hyperlink ref="B410" r:id="rId338" display="https://www2.ffg.at/verkehr/projekte.php?id=1233&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000051010000}"/>
+    <hyperlink ref="B412" r:id="rId339" display="https://www2.ffg.at/verkehr/projekte.php?id=757&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000052010000}"/>
+    <hyperlink ref="B413" r:id="rId340" display="https://www2.ffg.at/verkehr/projekte.php?id=1444&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000053010000}"/>
+    <hyperlink ref="B414" r:id="rId341" display="https://www2.ffg.at/verkehr/projekte.php?id=1214&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000054010000}"/>
+    <hyperlink ref="B415" r:id="rId342" display="https://www2.ffg.at/verkehr/projekte.php?id=876&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000055010000}"/>
+    <hyperlink ref="B416" r:id="rId343" display="https://www2.ffg.at/verkehr/projekte.php?id=699&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000056010000}"/>
+    <hyperlink ref="B418" r:id="rId344" display="https://www2.ffg.at/verkehr/projekte.php?id=743&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000057010000}"/>
+    <hyperlink ref="B420" r:id="rId345" display="https://www2.ffg.at/verkehr/projekte.php?id=1125&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000058010000}"/>
+    <hyperlink ref="B421" r:id="rId346" display="https://www2.ffg.at/verkehr/projekte.php?id=691&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000059010000}"/>
+    <hyperlink ref="B423" r:id="rId347" display="https://www2.ffg.at/verkehr/projekte.php?id=1338&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005A010000}"/>
+    <hyperlink ref="B424" r:id="rId348" display="https://www2.ffg.at/verkehr/projekte.php?id=1522&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005B010000}"/>
+    <hyperlink ref="B425" r:id="rId349" display="https://www2.ffg.at/verkehr/projekte.php?id=1274&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005C010000}"/>
+    <hyperlink ref="B426" r:id="rId350" display="https://www2.ffg.at/verkehr/projekte.php?id=720&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005D010000}"/>
+    <hyperlink ref="B427" r:id="rId351" display="https://www2.ffg.at/verkehr/projekte.php?id=574&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005E010000}"/>
+    <hyperlink ref="B428" r:id="rId352" display="https://www2.ffg.at/verkehr/projekte.php?id=1520&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005F010000}"/>
+    <hyperlink ref="B429" r:id="rId353" display="https://www2.ffg.at/verkehr/projekte.php?id=1299&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000060010000}"/>
+    <hyperlink ref="B430" r:id="rId354" display="https://www2.ffg.at/verkehr/projekte.php?id=566&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000061010000}"/>
+    <hyperlink ref="B431" r:id="rId355" display="https://www2.ffg.at/verkehr/projekte.php?id=632&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000062010000}"/>
+    <hyperlink ref="B432" r:id="rId356" display="https://www2.ffg.at/verkehr/projekte.php?id=1232&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000063010000}"/>
+    <hyperlink ref="B443" r:id="rId357" display="https://www2.ffg.at/verkehr/projekte.php?id=1300&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000064010000}"/>
+    <hyperlink ref="B433" r:id="rId358" display="https://www2.ffg.at/verkehr/projekte.php?id=721&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000065010000}"/>
+    <hyperlink ref="B434" r:id="rId359" display="https://www2.ffg.at/verkehr/projekte.php?id=1128&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000066010000}"/>
+    <hyperlink ref="B435" r:id="rId360" display="https://www2.ffg.at/verkehr/projekte.php?id=1105&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000067010000}"/>
+    <hyperlink ref="B436" r:id="rId361" display="https://www2.ffg.at/verkehr/projekte.php?id=1109&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000068010000}"/>
+    <hyperlink ref="B437" r:id="rId362" display="https://www2.ffg.at/verkehr/projekte.php?id=718&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000069010000}"/>
+    <hyperlink ref="B438" r:id="rId363" display="https://www2.ffg.at/verkehr/projekte.php?id=909&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006A010000}"/>
+    <hyperlink ref="B439" r:id="rId364" display="https://www2.ffg.at/verkehr/projekte.php?id=741&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006B010000}"/>
+    <hyperlink ref="B441" r:id="rId365" display="https://www2.ffg.at/verkehr/projekte.php?id=580&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006C010000}"/>
+    <hyperlink ref="B440" r:id="rId366" display="https://www2.ffg.at/verkehr/projekte.php?id=581&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006D010000}"/>
+    <hyperlink ref="B442" r:id="rId367" display="https://www2.ffg.at/verkehr/projekte.php?id=1243&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006E010000}"/>
+    <hyperlink ref="B444" r:id="rId368" display="https://www2.ffg.at/verkehr/projekte.php?id=791&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006F010000}"/>
+    <hyperlink ref="B445" r:id="rId369" display="https://www2.ffg.at/verkehr/projekte.php?id=684&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000070010000}"/>
+    <hyperlink ref="B447" r:id="rId370" display="https://www2.ffg.at/verkehr/projekte.php?id=1301&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000071010000}"/>
+    <hyperlink ref="B448" r:id="rId371" display="https://www2.ffg.at/verkehr/projekte.php?id=725&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000072010000}"/>
+    <hyperlink ref="B449" r:id="rId372" display="https://www2.ffg.at/verkehr/projekte.php?id=667&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000073010000}"/>
+    <hyperlink ref="B450" r:id="rId373" display="https://www2.ffg.at/verkehr/projekte.php?id=1457&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000074010000}"/>
+    <hyperlink ref="B451" r:id="rId374" display="https://www2.ffg.at/verkehr/projekte.php?id=1150&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000075010000}"/>
+    <hyperlink ref="B453" r:id="rId375" display="https://www2.ffg.at/verkehr/projekte.php?id=1487&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000076010000}"/>
+    <hyperlink ref="B454" r:id="rId376" display="https://www2.ffg.at/verkehr/projekte.php?id=588&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000077010000}"/>
+    <hyperlink ref="B455" r:id="rId377" display="https://www2.ffg.at/verkehr/projekte.php?id=599&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000078010000}"/>
+    <hyperlink ref="B456" r:id="rId378" display="https://www2.ffg.at/verkehr/projekte.php?id=893&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000079010000}"/>
+    <hyperlink ref="B457" r:id="rId379" display="https://www2.ffg.at/verkehr/projekte.php?id=715&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007A010000}"/>
+    <hyperlink ref="B458" r:id="rId380" display="https://www2.ffg.at/verkehr/projekte.php?id=1276&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007B010000}"/>
+    <hyperlink ref="B463" r:id="rId381" display="https://www2.ffg.at/verkehr/projekte.php?id=603&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007C010000}"/>
+    <hyperlink ref="B460" r:id="rId382" display="https://www2.ffg.at/verkehr/projekte.php?id=593&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007D010000}"/>
+    <hyperlink ref="B461" r:id="rId383" display="https://www2.ffg.at/verkehr/projekte.php?id=960&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007E010000}"/>
+    <hyperlink ref="B462" r:id="rId384" display="https://www2.ffg.at/verkehr/projekte.php?id=1420&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007F010000}"/>
+    <hyperlink ref="B464" r:id="rId385" display="https://www2.ffg.at/verkehr/projekte.php?id=1496&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000080010000}"/>
+    <hyperlink ref="B465" r:id="rId386" display="https://www2.ffg.at/verkehr/projekte.php?id=798&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000081010000}"/>
+    <hyperlink ref="B466" r:id="rId387" display="https://www2.ffg.at/verkehr/projekte.php?id=702&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000082010000}"/>
+    <hyperlink ref="B467" r:id="rId388" display="https://www2.ffg.at/verkehr/projekte.php?id=639&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000083010000}"/>
+    <hyperlink ref="B468" r:id="rId389" display="https://www2.ffg.at/verkehr/projekte.php?id=780&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000084010000}"/>
+    <hyperlink ref="B469" r:id="rId390" display="https://www2.ffg.at/verkehr/projekte.php?id=1269&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000085010000}"/>
+    <hyperlink ref="B471" r:id="rId391" display="https://www2.ffg.at/verkehr/projekte.php?id=1164&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000086010000}"/>
+    <hyperlink ref="B473" r:id="rId392" display="https://www2.ffg.at/verkehr/projekte.php?id=1257&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000087010000}"/>
+    <hyperlink ref="B474" r:id="rId393" display="https://www2.ffg.at/verkehr/projekte.php?id=760&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000088010000}"/>
+    <hyperlink ref="B470" r:id="rId394" display="https://www2.ffg.at/verkehr/projekte.php?id=583&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000089010000}"/>
+    <hyperlink ref="B475" r:id="rId395" display="https://www2.ffg.at/verkehr/projekte.php?id=1443&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008A010000}"/>
+    <hyperlink ref="B476" r:id="rId396" display="https://www2.ffg.at/verkehr/projekte.php?id=1280&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008B010000}"/>
+    <hyperlink ref="B478" r:id="rId397" display="https://www2.ffg.at/verkehr/projekte.php?id=767&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008C010000}"/>
+    <hyperlink ref="B479" r:id="rId398" display="https://www2.ffg.at/verkehr/projekte.php?id=641&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008D010000}"/>
+    <hyperlink ref="B480" r:id="rId399" display="https://www2.ffg.at/verkehr/projekte.php?id=792&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008E010000}"/>
+    <hyperlink ref="B481" r:id="rId400" display="https://www2.ffg.at/verkehr/projekte.php?id=595&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008F010000}"/>
+    <hyperlink ref="B482" r:id="rId401" display="https://www2.ffg.at/verkehr/projekte.php?id=1417&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000090010000}"/>
+    <hyperlink ref="B483" r:id="rId402" display="https://www2.ffg.at/verkehr/projekte.php?id=602&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000091010000}"/>
+    <hyperlink ref="B484" r:id="rId403" display="https://www2.ffg.at/verkehr/projekte.php?id=781&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000092010000}"/>
+    <hyperlink ref="B485" r:id="rId404" display="https://www2.ffg.at/verkehr/projekte.php?id=903&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000093010000}"/>
+    <hyperlink ref="B486" r:id="rId405" display="https://www2.ffg.at/verkehr/projekte.php?id=1286&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000094010000}"/>
+    <hyperlink ref="B487" r:id="rId406" display="https://www2.ffg.at/verkehr/projekte.php?id=901&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000095010000}"/>
+    <hyperlink ref="B488" r:id="rId407" display="https://www2.ffg.at/verkehr/projekte.php?id=904&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000096010000}"/>
+    <hyperlink ref="B489" r:id="rId408" display="https://www2.ffg.at/verkehr/projekte.php?id=716&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000097010000}"/>
+    <hyperlink ref="B490" r:id="rId409" display="https://www2.ffg.at/verkehr/projekte.php?id=842&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000098010000}"/>
+    <hyperlink ref="B491" r:id="rId410" display="https://www2.ffg.at/verkehr/projekte.php?id=561&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000099010000}"/>
+    <hyperlink ref="B492" r:id="rId411" display="https://www2.ffg.at/verkehr/projekte.php?id=726&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009A010000}"/>
+    <hyperlink ref="B493" r:id="rId412" display="https://www2.ffg.at/verkehr/projekte.php?id=933&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009B010000}"/>
+    <hyperlink ref="B494" r:id="rId413" display="https://www2.ffg.at/verkehr/projekte.php?id=797&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009C010000}"/>
+    <hyperlink ref="B495" r:id="rId414" display="https://www2.ffg.at/verkehr/projekte.php?id=1297&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009D010000}"/>
+    <hyperlink ref="B496" r:id="rId415" display="https://www2.ffg.at/verkehr/projekte.php?id=1099&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009E010000}"/>
+    <hyperlink ref="B498" r:id="rId416" display="https://www2.ffg.at/verkehr/projekte.php?id=1241&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009F010000}"/>
+    <hyperlink ref="B499" r:id="rId417" display="https://www2.ffg.at/verkehr/projekte.php?id=1459&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A0010000}"/>
+    <hyperlink ref="B500" r:id="rId418" display="https://www2.ffg.at/verkehr/projekte.php?id=764&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A1010000}"/>
+    <hyperlink ref="B501" r:id="rId419" display="https://www2.ffg.at/verkehr/projekte.php?id=955&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A2010000}"/>
+    <hyperlink ref="B502" r:id="rId420" display="https://www2.ffg.at/verkehr/projekte.php?id=732&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A3010000}"/>
+    <hyperlink ref="B503" r:id="rId421" display="https://www2.ffg.at/verkehr/projekte.php?id=1141&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A4010000}"/>
+    <hyperlink ref="B504" r:id="rId422" display="https://www2.ffg.at/verkehr/projekte.php?id=1337&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A5010000}"/>
+    <hyperlink ref="B505" r:id="rId423" display="https://www2.ffg.at/verkehr/projekte.php?id=646&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A6010000}"/>
+    <hyperlink ref="B506" r:id="rId424" display="https://www2.ffg.at/verkehr/projekte.php?id=937&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A7010000}"/>
+    <hyperlink ref="B507" r:id="rId425" display="https://www2.ffg.at/verkehr/projekte.php?id=730&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A8010000}"/>
+    <hyperlink ref="B508" r:id="rId426" display="https://www2.ffg.at/verkehr/projekte.php?id=1235&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A9010000}"/>
+    <hyperlink ref="B509" r:id="rId427" display="https://www2.ffg.at/verkehr/projekte.php?id=766&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AA010000}"/>
+    <hyperlink ref="B510" r:id="rId428" display="https://www2.ffg.at/verkehr/projekte.php?id=950&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AB010000}"/>
+    <hyperlink ref="B511" r:id="rId429" display="https://www2.ffg.at/verkehr/projekte.php?id=562&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AC010000}"/>
+    <hyperlink ref="B512" r:id="rId430" display="https://www2.ffg.at/verkehr/projekte.php?id=959&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AD010000}"/>
+    <hyperlink ref="B513" r:id="rId431" display="https://www2.ffg.at/verkehr/projekte.php?id=642&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AE010000}"/>
+    <hyperlink ref="B516" r:id="rId432" display="https://www2.ffg.at/verkehr/projekte.php?id=589&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000AF010000}"/>
+    <hyperlink ref="B517" r:id="rId433" display="https://www2.ffg.at/verkehr/projekte.php?id=1108&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B0010000}"/>
+    <hyperlink ref="B519" r:id="rId434" display="https://www2.ffg.at/verkehr/projekte.php?id=1225&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B1010000}"/>
+    <hyperlink ref="B520" r:id="rId435" display="https://www2.ffg.at/verkehr/projekte.php?id=888&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B2010000}"/>
+    <hyperlink ref="B521" r:id="rId436" display="https://www2.ffg.at/verkehr/projekte.php?id=705&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B3010000}"/>
+    <hyperlink ref="B523" r:id="rId437" display="https://www2.ffg.at/verkehr/projekte.php?id=882&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B4010000}"/>
+    <hyperlink ref="B524" r:id="rId438" display="https://www2.ffg.at/verkehr/projekte.php?id=1094&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B5010000}"/>
+    <hyperlink ref="B525" r:id="rId439" display="https://www2.ffg.at/verkehr/projekte.php?id=852&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B6010000}"/>
+    <hyperlink ref="B526" r:id="rId440" display="https://www2.ffg.at/verkehr/projekte.php?id=1180&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B7010000}"/>
+    <hyperlink ref="B527" r:id="rId441" display="https://www2.ffg.at/verkehr/projekte.php?id=1440&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B8010000}"/>
+    <hyperlink ref="B528" r:id="rId442" display="https://www2.ffg.at/verkehr/projekte.php?id=793&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000B9010000}"/>
+    <hyperlink ref="B529" r:id="rId443" display="https://www2.ffg.at/verkehr/projekte.php?id=1323&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BA010000}"/>
+    <hyperlink ref="B531" r:id="rId444" display="https://www2.ffg.at/verkehr/projekte.php?id=753&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BB010000}"/>
+    <hyperlink ref="B530" r:id="rId445" display="https://www2.ffg.at/verkehr/projekte.php?id=657&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BC010000}"/>
+    <hyperlink ref="B532" r:id="rId446" display="https://www2.ffg.at/verkehr/projekte.php?id=1155&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BD010000}"/>
+    <hyperlink ref="B533" r:id="rId447" display="https://www2.ffg.at/verkehr/projekte.php?id=568&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BE010000}"/>
+    <hyperlink ref="B534" r:id="rId448" display="https://www2.ffg.at/verkehr/projekte.php?id=1262&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000BF010000}"/>
+    <hyperlink ref="B535" r:id="rId449" display="https://www2.ffg.at/verkehr/projekte.php?id=807&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C0010000}"/>
+    <hyperlink ref="B536" r:id="rId450" display="https://www2.ffg.at/verkehr/projekte.php?id=762&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C1010000}"/>
+    <hyperlink ref="B538" r:id="rId451" display="https://www2.ffg.at/verkehr/projekte.php?id=1172&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C2010000}"/>
+    <hyperlink ref="B542" r:id="rId452" display="https://www2.ffg.at/verkehr/projekte.php?id=886&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C3010000}"/>
+    <hyperlink ref="B543" r:id="rId453" display="https://www2.ffg.at/verkehr/projekte.php?id=681&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C4010000}"/>
+    <hyperlink ref="B544" r:id="rId454" display="https://www2.ffg.at/verkehr/projekte.php?id=1345&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C5010000}"/>
+    <hyperlink ref="B545" r:id="rId455" display="https://www2.ffg.at/verkehr/projekte.php?id=1111&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C6010000}"/>
+    <hyperlink ref="B546" r:id="rId456" display="https://www2.ffg.at/verkehr/projekte.php?id=1489&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C7010000}"/>
+    <hyperlink ref="B547" r:id="rId457" display="https://www2.ffg.at/verkehr/projekte.php?id=1100&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C8010000}"/>
+    <hyperlink ref="B549" r:id="rId458" display="https://www2.ffg.at/verkehr/projekte.php?id=1131&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000C9010000}"/>
+    <hyperlink ref="B550" r:id="rId459" display="https://www2.ffg.at/verkehr/projekte.php?id=682&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CA010000}"/>
+    <hyperlink ref="B551" r:id="rId460" display="https://www2.ffg.at/verkehr/projekte.php?id=623&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CB010000}"/>
+    <hyperlink ref="B552" r:id="rId461" display="https://www2.ffg.at/verkehr/projekte.php?id=1204&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CC010000}"/>
+    <hyperlink ref="B554" r:id="rId462" display="https://www2.ffg.at/verkehr/projekte.php?id=875&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CD010000}"/>
+    <hyperlink ref="B555" r:id="rId463" display="https://www2.ffg.at/verkehr/projekte.php?id=567&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CE010000}"/>
+    <hyperlink ref="B556" r:id="rId464" display="https://www2.ffg.at/verkehr/projekte.php?id=670&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000CF010000}"/>
+    <hyperlink ref="B557" r:id="rId465" display="https://www2.ffg.at/verkehr/projekte.php?id=756&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D0010000}"/>
+    <hyperlink ref="B558" r:id="rId466" display="https://www2.ffg.at/verkehr/projekte.php?id=838&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D1010000}"/>
+    <hyperlink ref="B559" r:id="rId467" display="https://www2.ffg.at/verkehr/projekte.php?id=1471&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D2010000}"/>
+    <hyperlink ref="B560" r:id="rId468" display="https://www2.ffg.at/verkehr/projekte.php?id=1102&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D3010000}"/>
+    <hyperlink ref="B561" r:id="rId469" display="https://www2.ffg.at/verkehr/projekte.php?id=956&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D4010000}"/>
+    <hyperlink ref="B562" r:id="rId470" display="https://www2.ffg.at/verkehr/projekte.php?id=1208&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D5010000}"/>
+    <hyperlink ref="B563" r:id="rId471" display="https://www2.ffg.at/verkehr/projekte.php?id=592&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D6010000}"/>
+    <hyperlink ref="B564" r:id="rId472" display="https://www2.ffg.at/verkehr/projekte.php?id=1352&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D7010000}"/>
+    <hyperlink ref="B565" r:id="rId473" display="https://www2.ffg.at/verkehr/projekte.php?id=914&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D8010000}"/>
+    <hyperlink ref="B566" r:id="rId474" display="https://www2.ffg.at/verkehr/projekte.php?id=1256&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000D9010000}"/>
+    <hyperlink ref="B567" r:id="rId475" display="https://www2.ffg.at/verkehr/projekte.php?id=1260&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DA010000}"/>
+    <hyperlink ref="B568" r:id="rId476" display="https://www2.ffg.at/verkehr/projekte.php?id=630&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DB010000}"/>
+    <hyperlink ref="B569" r:id="rId477" display="https://www2.ffg.at/verkehr/projekte.php?id=1259&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DC010000}"/>
+    <hyperlink ref="B570" r:id="rId478" display="https://www2.ffg.at/verkehr/projekte.php?id=814&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DD010000}"/>
+    <hyperlink ref="B572" r:id="rId479" display="https://www2.ffg.at/verkehr/projekte.php?id=1158&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DE010000}"/>
+    <hyperlink ref="B574" r:id="rId480" display="https://www2.ffg.at/verkehr/projekte.php?id=640&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000DF010000}"/>
+    <hyperlink ref="B575" r:id="rId481" display="https://www2.ffg.at/verkehr/projekte.php?id=626&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E0010000}"/>
+    <hyperlink ref="B580" r:id="rId482" display="https://www2.ffg.at/verkehr/projekte.php?id=660&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E1010000}"/>
+    <hyperlink ref="B581" r:id="rId483" display="https://www2.ffg.at/verkehr/projekte.php?id=1160&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E2010000}"/>
+    <hyperlink ref="B582" r:id="rId484" display="https://www2.ffg.at/verkehr/projekte.php?id=649&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E3010000}"/>
+    <hyperlink ref="B583" r:id="rId485" display="https://www2.ffg.at/verkehr/projekte.php?id=1093&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E4010000}"/>
+    <hyperlink ref="B584" r:id="rId486" display="https://www2.ffg.at/verkehr/projekte.php?id=1512&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E5010000}"/>
+    <hyperlink ref="B585" r:id="rId487" display="https://www2.ffg.at/verkehr/projekte.php?id=1229&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E6010000}"/>
+    <hyperlink ref="B587" r:id="rId488" display="https://www2.ffg.at/verkehr/projekte.php?id=841&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E7010000}"/>
+    <hyperlink ref="B588" r:id="rId489" display="https://www2.ffg.at/verkehr/projekte.php?id=570&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E8010000}"/>
+    <hyperlink ref="B590" r:id="rId490" display="https://www2.ffg.at/verkehr/projekte.php?id=765&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E9010000}"/>
+    <hyperlink ref="B592" r:id="rId491" display="https://www2.ffg.at/verkehr/projekte.php?id=1292&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EA010000}"/>
+    <hyperlink ref="B593" r:id="rId492" display="https://www2.ffg.at/verkehr/projekte.php?id=669&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EB010000}"/>
+    <hyperlink ref="B594" r:id="rId493" display="https://www2.ffg.at/verkehr/projekte.php?id=873&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EC010000}"/>
+    <hyperlink ref="B596" r:id="rId494" display="https://www2.ffg.at/verkehr/projekte.php?id=944&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000ED010000}"/>
+    <hyperlink ref="B597" r:id="rId495" display="https://www2.ffg.at/verkehr/projekte.php?id=1240&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EE010000}"/>
+    <hyperlink ref="B598" r:id="rId496" display="https://www2.ffg.at/verkehr/projekte.php?id=1110&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EF010000}"/>
+    <hyperlink ref="B599" r:id="rId497" display="https://www2.ffg.at/verkehr/projekte.php?id=1135&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F0010000}"/>
+    <hyperlink ref="B601" r:id="rId498" display="https://www2.ffg.at/verkehr/projekte.php?id=605&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F1010000}"/>
+    <hyperlink ref="B602" r:id="rId499" display="https://www2.ffg.at/verkehr/projekte.php?id=884&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F2010000}"/>
+    <hyperlink ref="B603" r:id="rId500" display="https://www2.ffg.at/verkehr/projekte.php?id=1191&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F3010000}"/>
+    <hyperlink ref="B600" r:id="rId501" display="https://www2.ffg.at/verkehr/projekte.php?id=1116&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F4010000}"/>
+    <hyperlink ref="B606" r:id="rId502" display="https://www2.ffg.at/verkehr/projekte.php?id=1525&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F5010000}"/>
+    <hyperlink ref="B608" r:id="rId503" display="https://www2.ffg.at/verkehr/projekte.php?id=815&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F6010000}"/>
+    <hyperlink ref="B609" r:id="rId504" display="https://www2.ffg.at/verkehr/projekte.php?id=735&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F7010000}"/>
+    <hyperlink ref="B610" r:id="rId505" display="https://www2.ffg.at/verkehr/projekte.php?id=1263&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F8010000}"/>
+    <hyperlink ref="B611" r:id="rId506" display="https://www2.ffg.at/verkehr/projekte.php?id=907&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F9010000}"/>
+    <hyperlink ref="B612" r:id="rId507" display="https://www2.ffg.at/verkehr/projekte.php?id=582&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FA010000}"/>
+    <hyperlink ref="B615" r:id="rId508" display="https://www2.ffg.at/verkehr/projekte.php?id=1328&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FB010000}"/>
+    <hyperlink ref="B616" r:id="rId509" display="https://www2.ffg.at/verkehr/projekte.php?id=1476&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FC010000}"/>
+    <hyperlink ref="B618" r:id="rId510" display="https://www2.ffg.at/verkehr/projekte.php?id=1148&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FD010000}"/>
+    <hyperlink ref="B619" r:id="rId511" display="https://www2.ffg.at/verkehr/projekte.php?id=902&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FE010000}"/>
+    <hyperlink ref="B620" r:id="rId512" display="https://www2.ffg.at/verkehr/projekte.php?id=887&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FF010000}"/>
+    <hyperlink ref="B622" r:id="rId513" display="https://www2.ffg.at/verkehr/projekte.php?id=1231&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000000020000}"/>
+    <hyperlink ref="B623" r:id="rId514" display="https://www2.ffg.at/verkehr/projekte.php?id=799&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000001020000}"/>
+    <hyperlink ref="B624" r:id="rId515" display="https://www2.ffg.at/verkehr/projekte.php?id=1434&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000002020000}"/>
+    <hyperlink ref="B625" r:id="rId516" display="https://www2.ffg.at/verkehr/projekte.php?id=565&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000003020000}"/>
+    <hyperlink ref="B626" r:id="rId517" display="https://www2.ffg.at/verkehr/projekte.php?id=600&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000004020000}"/>
+    <hyperlink ref="B627" r:id="rId518" display="https://www2.ffg.at/verkehr/projekte.php?id=1266&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000005020000}"/>
+    <hyperlink ref="B628" r:id="rId519" display="https://www2.ffg.at/verkehr/projekte.php?id=1501&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000006020000}"/>
+    <hyperlink ref="B630" r:id="rId520" display="https://www2.ffg.at/verkehr/projekte.php?id=586&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000007020000}"/>
+    <hyperlink ref="B631" r:id="rId521" display="https://www2.ffg.at/verkehr/projekte.php?id=1268&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000008020000}"/>
+    <hyperlink ref="B632" r:id="rId522" display="https://www2.ffg.at/verkehr/projekte.php?id=554&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000009020000}"/>
+    <hyperlink ref="B633" r:id="rId523" display="https://www2.ffg.at/verkehr/projekte.php?id=591&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000A020000}"/>
+    <hyperlink ref="B634" r:id="rId524" display="https://www2.ffg.at/verkehr/projekte.php?id=1190&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000B020000}"/>
+    <hyperlink ref="B635" r:id="rId525" display="https://www2.ffg.at/verkehr/projekte.php?id=1483&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000C020000}"/>
+    <hyperlink ref="B637" r:id="rId526" display="https://www2.ffg.at/verkehr/projekte.php?id=1170&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000D020000}"/>
+    <hyperlink ref="B638" r:id="rId527" display="https://www2.ffg.at/verkehr/projekte.php?id=1285&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000E020000}"/>
+    <hyperlink ref="B639" r:id="rId528" display="https://www2.ffg.at/verkehr/projekte.php?id=1221&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00000F020000}"/>
+    <hyperlink ref="B640" r:id="rId529" display="https://www2.ffg.at/verkehr/projekte.php?id=634&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000010020000}"/>
+    <hyperlink ref="B641" r:id="rId530" display="https://www2.ffg.at/verkehr/projekte.php?id=689&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000011020000}"/>
+    <hyperlink ref="B642" r:id="rId531" display="https://www2.ffg.at/verkehr/projekte.php?id=1097&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000012020000}"/>
+    <hyperlink ref="B646" r:id="rId532" display="https://www2.ffg.at/verkehr/projekte.php?id=1460&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000013020000}"/>
+    <hyperlink ref="B648" r:id="rId533" display="https://www2.ffg.at/verkehr/projekte.php?id=1421&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000014020000}"/>
+    <hyperlink ref="B649" r:id="rId534" display="https://www2.ffg.at/verkehr/projekte.php?id=927&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000015020000}"/>
+    <hyperlink ref="B650" r:id="rId535" display="https://www2.ffg.at/verkehr/projekte.php?id=1428&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000016020000}"/>
+    <hyperlink ref="B651" r:id="rId536" display="https://www2.ffg.at/verkehr/projekte.php?id=1463&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000017020000}"/>
+    <hyperlink ref="B654" r:id="rId537" display="https://www2.ffg.at/verkehr/projekte.php?id=1098&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000019020000}"/>
+    <hyperlink ref="B655" r:id="rId538" display="https://www2.ffg.at/verkehr/projekte.php?id=1466&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001A020000}"/>
+    <hyperlink ref="B656" r:id="rId539" display="https://www2.ffg.at/verkehr/projekte.php?id=883&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001B020000}"/>
+    <hyperlink ref="B657" r:id="rId540" display="https://www2.ffg.at/verkehr/projekte.php?id=1113&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001C020000}"/>
+    <hyperlink ref="B658" r:id="rId541" display="https://www2.ffg.at/verkehr/projekte.php?id=673&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001D020000}"/>
+    <hyperlink ref="B659" r:id="rId542" display="https://www2.ffg.at/verkehr/projekte.php?id=859&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001E020000}"/>
+    <hyperlink ref="B660" r:id="rId543" display="https://www2.ffg.at/verkehr/projekte.php?id=827&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00001F020000}"/>
+    <hyperlink ref="B662" r:id="rId544" display="https://www2.ffg.at/verkehr/projekte.php?id=1447&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000020020000}"/>
+    <hyperlink ref="B663" r:id="rId545" display="https://www2.ffg.at/verkehr/projekte.php?id=1122&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000021020000}"/>
+    <hyperlink ref="B664" r:id="rId546" display="https://www2.ffg.at/verkehr/projekte.php?id=662&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000022020000}"/>
+    <hyperlink ref="B665" r:id="rId547" display="https://www2.ffg.at/verkehr/projekte.php?id=808&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000023020000}"/>
+    <hyperlink ref="B666" r:id="rId548" display="https://www2.ffg.at/verkehr/projekte.php?id=1308&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000024020000}"/>
+    <hyperlink ref="B667" r:id="rId549" display="https://www2.ffg.at/verkehr/projekte.php?id=1465&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000025020000}"/>
+    <hyperlink ref="B668" r:id="rId550" display="https://www2.ffg.at/verkehr/projekte.php?id=1226&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000026020000}"/>
+    <hyperlink ref="B669" r:id="rId551" display="https://www2.ffg.at/verkehr/projekte.php?id=802&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000027020000}"/>
+    <hyperlink ref="B670" r:id="rId552" display="https://www2.ffg.at/verkehr/projekte.php?id=1448&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000028020000}"/>
+    <hyperlink ref="B671" r:id="rId553" display="https://www2.ffg.at/verkehr/projekte.php?id=1267&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000029020000}"/>
+    <hyperlink ref="B672" r:id="rId554" display="https://www2.ffg.at/verkehr/projekte.php?id=1255&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002A020000}"/>
+    <hyperlink ref="B673" r:id="rId555" display="https://www2.ffg.at/verkehr/projekte.php?id=932&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002B020000}"/>
+    <hyperlink ref="B675" r:id="rId556" display="https://www2.ffg.at/verkehr/projekte.php?id=826&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002C020000}"/>
+    <hyperlink ref="B676" r:id="rId557" display="https://www2.ffg.at/verkehr/projekte.php?id=952&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002D020000}"/>
+    <hyperlink ref="B677" r:id="rId558" display="https://www2.ffg.at/verkehr/projekte.php?id=1452&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002E020000}"/>
+    <hyperlink ref="B678" r:id="rId559" display="https://www2.ffg.at/verkehr/projekte.php?id=813&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00002F020000}"/>
+    <hyperlink ref="B680" r:id="rId560" display="https://www2.ffg.at/verkehr/projekte.php?id=708&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000030020000}"/>
+    <hyperlink ref="B681" r:id="rId561" display="https://www2.ffg.at/verkehr/projekte.php?id=872&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000031020000}"/>
+    <hyperlink ref="B686" r:id="rId562" display="https://www2.ffg.at/verkehr/projekte.php?id=1121&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000032020000}"/>
+    <hyperlink ref="B689" r:id="rId563" display="https://www2.ffg.at/verkehr/projekte.php?id=1179&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000033020000}"/>
+    <hyperlink ref="B690" r:id="rId564" display="https://www2.ffg.at/verkehr/projekte.php?id=579&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000034020000}"/>
+    <hyperlink ref="B692" r:id="rId565" display="https://www2.ffg.at/verkehr/projekte.php?id=774&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000035020000}"/>
+    <hyperlink ref="B695" r:id="rId566" display="https://www2.ffg.at/verkehr/projekte.php?id=862&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000036020000}"/>
+    <hyperlink ref="B696" r:id="rId567" display="https://www2.ffg.at/verkehr/projekte.php?id=1326&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000037020000}"/>
+    <hyperlink ref="B697" r:id="rId568" display="https://www2.ffg.at/verkehr/projekte.php?id=1430&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000038020000}"/>
+    <hyperlink ref="B698" r:id="rId569" display="https://www2.ffg.at/verkehr/projekte.php?id=1159&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000039020000}"/>
+    <hyperlink ref="B700" r:id="rId570" display="https://www2.ffg.at/verkehr/projekte.php?id=1511&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003A020000}"/>
+    <hyperlink ref="B701" r:id="rId571" display="https://www2.ffg.at/verkehr/projekte.php?id=1492&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003B020000}"/>
+    <hyperlink ref="B703" r:id="rId572" display="https://www2.ffg.at/verkehr/projekte.php?id=1236&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003C020000}"/>
+    <hyperlink ref="B704" r:id="rId573" display="https://www2.ffg.at/verkehr/projekte.php?id=1343&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003D020000}"/>
+    <hyperlink ref="B706" r:id="rId574" display="https://www2.ffg.at/verkehr/projekte.php?id=674&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003E020000}"/>
+    <hyperlink ref="B707" r:id="rId575" display="https://www2.ffg.at/verkehr/projekte.php?id=1293&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00003F020000}"/>
+    <hyperlink ref="B708" r:id="rId576" display="https://www2.ffg.at/verkehr/projekte.php?id=801&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000040020000}"/>
+    <hyperlink ref="B709" r:id="rId577" display="https://www2.ffg.at/verkehr/projekte.php?id=714&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000041020000}"/>
+    <hyperlink ref="B710" r:id="rId578" display="https://www2.ffg.at/verkehr/projekte.php?id=638&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000042020000}"/>
+    <hyperlink ref="B711" r:id="rId579" display="https://www2.ffg.at/verkehr/projekte.php?id=1473&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000043020000}"/>
+    <hyperlink ref="B712" r:id="rId580" display="https://www2.ffg.at/verkehr/projekte.php?id=739&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000044020000}"/>
+    <hyperlink ref="B713" r:id="rId581" display="https://www2.ffg.at/verkehr/projekte.php?id=847&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000045020000}"/>
+    <hyperlink ref="B714" r:id="rId582" display="https://www2.ffg.at/verkehr/projekte.php?id=1239&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000046020000}"/>
+    <hyperlink ref="B715" r:id="rId583" display="https://www2.ffg.at/verkehr/projekte.php?id=1442&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000047020000}"/>
+    <hyperlink ref="B716" r:id="rId584" display="https://www2.ffg.at/verkehr/projekte.php?id=719&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000048020000}"/>
+    <hyperlink ref="B717" r:id="rId585" display="https://www2.ffg.at/verkehr/projekte.php?id=1347&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000049020000}"/>
+    <hyperlink ref="B718" r:id="rId586" display="https://www2.ffg.at/verkehr/projekte.php?id=817&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004A020000}"/>
+    <hyperlink ref="B720" r:id="rId587" display="https://www2.ffg.at/verkehr/projekte.php?id=1167&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004B020000}"/>
+    <hyperlink ref="B721" r:id="rId588" display="https://www2.ffg.at/verkehr/projekte.php?id=1425&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004C020000}"/>
+    <hyperlink ref="B722" r:id="rId589" display="https://www2.ffg.at/verkehr/projekte.php?id=1177&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004D020000}"/>
+    <hyperlink ref="B724" r:id="rId590" display="https://www2.ffg.at/verkehr/projekte.php?id=656&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004E020000}"/>
+    <hyperlink ref="B723" r:id="rId591" display="https://www2.ffg.at/verkehr/projekte.php?id=1144&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00004F020000}"/>
+    <hyperlink ref="B725" r:id="rId592" display="https://www2.ffg.at/verkehr/projekte.php?id=676&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000050020000}"/>
+    <hyperlink ref="B726" r:id="rId593" display="https://www2.ffg.at/verkehr/projekte.php?id=604&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000051020000}"/>
+    <hyperlink ref="B728" r:id="rId594" display="https://www2.ffg.at/verkehr/projekte.php?id=740&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000052020000}"/>
+    <hyperlink ref="B729" r:id="rId595" display="https://www2.ffg.at/verkehr/projekte.php?id=749&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000053020000}"/>
+    <hyperlink ref="B730" r:id="rId596" display="https://www2.ffg.at/verkehr/projekte.php?id=1516&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000054020000}"/>
+    <hyperlink ref="B731" r:id="rId597" display="https://www2.ffg.at/verkehr/projekte.php?id=707&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000055020000}"/>
+    <hyperlink ref="B732" r:id="rId598" display="https://www2.ffg.at/verkehr/projekte.php?id=1138&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000056020000}"/>
+    <hyperlink ref="B734" r:id="rId599" display="https://www2.ffg.at/verkehr/projekte.php?id=648&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000057020000}"/>
+    <hyperlink ref="B735" r:id="rId600" display="https://www2.ffg.at/verkehr/projekte.php?id=686&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000058020000}"/>
+    <hyperlink ref="B736" r:id="rId601" display="https://www2.ffg.at/verkehr/projekte.php?id=1325&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000059020000}"/>
+    <hyperlink ref="B737" r:id="rId602" display="https://www2.ffg.at/verkehr/projekte.php?id=1507&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005A020000}"/>
+    <hyperlink ref="B738" r:id="rId603" display="https://www2.ffg.at/verkehr/projekte.php?id=1497&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005B020000}"/>
+    <hyperlink ref="B739" r:id="rId604" display="https://www2.ffg.at/verkehr/projekte.php?id=671&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005C020000}"/>
+    <hyperlink ref="B740" r:id="rId605" display="https://www2.ffg.at/verkehr/projekte.php?id=794&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005D020000}"/>
+    <hyperlink ref="B741" r:id="rId606" display="https://www2.ffg.at/verkehr/projekte.php?id=1092&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005E020000}"/>
+    <hyperlink ref="B742" r:id="rId607" display="https://www2.ffg.at/verkehr/projekte.php?id=601&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00005F020000}"/>
+    <hyperlink ref="B743" r:id="rId608" display="https://www2.ffg.at/verkehr/projekte.php?id=1307&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000060020000}"/>
+    <hyperlink ref="B744" r:id="rId609" display="https://www2.ffg.at/verkehr/projekte.php?id=1415&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000061020000}"/>
+    <hyperlink ref="B745" r:id="rId610" display="https://www2.ffg.at/verkehr/projekte.php?id=744&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000062020000}"/>
+    <hyperlink ref="B746" r:id="rId611" display="https://www2.ffg.at/verkehr/projekte.php?id=1223&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000063020000}"/>
+    <hyperlink ref="B748" r:id="rId612" display="https://www2.ffg.at/verkehr/projekte.php?id=868&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000064020000}"/>
+    <hyperlink ref="B749" r:id="rId613" display="https://www2.ffg.at/verkehr/projekte.php?id=1250&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000065020000}"/>
+    <hyperlink ref="B750" r:id="rId614" display="https://www2.ffg.at/verkehr/projekte.php?id=576&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000066020000}"/>
+    <hyperlink ref="B751" r:id="rId615" display="https://www2.ffg.at/verkehr/projekte.php?id=846&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000067020000}"/>
+    <hyperlink ref="B752" r:id="rId616" display="https://www2.ffg.at/verkehr/projekte.php?id=1423&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000068020000}"/>
+    <hyperlink ref="B754" r:id="rId617" display="https://www2.ffg.at/verkehr/projekte.php?id=809&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000069020000}"/>
+    <hyperlink ref="B755" r:id="rId618" display="https://www2.ffg.at/verkehr/projekte.php?id=1120&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006A020000}"/>
+    <hyperlink ref="B756" r:id="rId619" display="https://www2.ffg.at/verkehr/projekte.php?id=863&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006B020000}"/>
+    <hyperlink ref="B758" r:id="rId620" display="https://www2.ffg.at/verkehr/projekte.php?id=1201&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006C020000}"/>
+    <hyperlink ref="B759" r:id="rId621" display="https://www2.ffg.at/verkehr/projekte.php?id=1219&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006D020000}"/>
+    <hyperlink ref="B760" r:id="rId622" display="https://www2.ffg.at/verkehr/projekte.php?id=1227&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006E020000}"/>
+    <hyperlink ref="B761" r:id="rId623" display="https://www2.ffg.at/verkehr/projekte.php?id=1350&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00006F020000}"/>
+    <hyperlink ref="B763" r:id="rId624" display="https://www2.ffg.at/verkehr/projekte.php?id=800&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000070020000}"/>
+    <hyperlink ref="B764" r:id="rId625" display="https://www2.ffg.at/verkehr/projekte.php?id=1279&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000071020000}"/>
+    <hyperlink ref="B765" r:id="rId626" display="https://www2.ffg.at/verkehr/projekte.php?id=1480&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000072020000}"/>
+    <hyperlink ref="B766" r:id="rId627" display="https://www2.ffg.at/verkehr/projekte.php?id=650&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000073020000}"/>
+    <hyperlink ref="B767" r:id="rId628" display="https://www2.ffg.at/verkehr/projekte.php?id=1247&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000074020000}"/>
+    <hyperlink ref="B768" r:id="rId629" display="https://www2.ffg.at/verkehr/projekte.php?id=1498&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000075020000}"/>
+    <hyperlink ref="B769" r:id="rId630" display="https://www2.ffg.at/verkehr/projekte.php?id=1277&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000076020000}"/>
+    <hyperlink ref="B770" r:id="rId631" display="https://www2.ffg.at/verkehr/projekte.php?id=1298&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000077020000}"/>
+    <hyperlink ref="B771" r:id="rId632" display="https://www2.ffg.at/verkehr/projekte.php?id=1275&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000078020000}"/>
+    <hyperlink ref="B772" r:id="rId633" display="https://www2.ffg.at/verkehr/projekte.php?id=1254&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000079020000}"/>
+    <hyperlink ref="B773" r:id="rId634" display="https://www2.ffg.at/verkehr/projekte.php?id=653&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007A020000}"/>
+    <hyperlink ref="B774" r:id="rId635" display="https://www2.ffg.at/verkehr/projekte.php?id=821&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007B020000}"/>
+    <hyperlink ref="B776" r:id="rId636" display="https://www2.ffg.at/verkehr/projekte.php?id=1468&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007C020000}"/>
+    <hyperlink ref="B777" r:id="rId637" display="https://www2.ffg.at/verkehr/projekte.php?id=1329&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007D020000}"/>
+    <hyperlink ref="B778" r:id="rId638" display="https://www2.ffg.at/verkehr/projekte.php?id=1114&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007E020000}"/>
+    <hyperlink ref="B779" r:id="rId639" display="https://www2.ffg.at/verkehr/projekte.php?id=1478&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00007F020000}"/>
+    <hyperlink ref="B781" r:id="rId640" display="https://www2.ffg.at/verkehr/projekte.php?id=724&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000080020000}"/>
+    <hyperlink ref="B783" r:id="rId641" display="https://www2.ffg.at/verkehr/projekte.php?id=738&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000081020000}"/>
+    <hyperlink ref="B784" r:id="rId642" display="https://www2.ffg.at/verkehr/projekte.php?id=1426&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000082020000}"/>
+    <hyperlink ref="B785" r:id="rId643" display="https://www2.ffg.at/verkehr/projekte.php?id=771&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000083020000}"/>
+    <hyperlink ref="B786" r:id="rId644" display="https://www2.ffg.at/verkehr/projekte.php?id=1157&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000084020000}"/>
+    <hyperlink ref="B787" r:id="rId645" display="https://www2.ffg.at/verkehr/projekte.php?id=1324&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000085020000}"/>
+    <hyperlink ref="B788" r:id="rId646" display="https://www2.ffg.at/verkehr/projekte.php?id=1161&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000086020000}"/>
+    <hyperlink ref="B790" r:id="rId647" display="https://www2.ffg.at/verkehr/projekte.php?id=1169&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000087020000}"/>
+    <hyperlink ref="B789" r:id="rId648" display="https://www2.ffg.at/verkehr/projekte.php?id=1106&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000088020000}"/>
+    <hyperlink ref="B791" r:id="rId649" display="https://www2.ffg.at/verkehr/projekte.php?id=1431&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000089020000}"/>
+    <hyperlink ref="B793" r:id="rId650" display="https://www2.ffg.at/verkehr/projekte.php?id=1441&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008A020000}"/>
+    <hyperlink ref="B794" r:id="rId651" display="https://www2.ffg.at/verkehr/projekte.php?id=758&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008B020000}"/>
+    <hyperlink ref="B797" r:id="rId652" display="https://www2.ffg.at/verkehr/projekte.php?id=1133&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008C020000}"/>
+    <hyperlink ref="B798" r:id="rId653" display="https://www2.ffg.at/verkehr/projekte.php?id=1455&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008D020000}"/>
+    <hyperlink ref="B799" r:id="rId654" display="https://www2.ffg.at/verkehr/projekte.php?id=728&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008E020000}"/>
+    <hyperlink ref="B800" r:id="rId655" display="https://www2.ffg.at/verkehr/projekte.php?id=768&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00008F020000}"/>
+    <hyperlink ref="B801" r:id="rId656" display="https://www2.ffg.at/verkehr/projekte.php?id=745&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000090020000}"/>
+    <hyperlink ref="B802" r:id="rId657" display="https://www2.ffg.at/verkehr/projekte.php?id=584&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000091020000}"/>
+    <hyperlink ref="B803" r:id="rId658" display="https://www2.ffg.at/verkehr/projekte.php?id=717&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000092020000}"/>
+    <hyperlink ref="B804" r:id="rId659" display="https://www2.ffg.at/verkehr/projekte.php?id=1245&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000093020000}"/>
+    <hyperlink ref="B805" r:id="rId660" display="https://www2.ffg.at/verkehr/projekte.php?id=851&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000094020000}"/>
+    <hyperlink ref="B806" r:id="rId661" display="https://www2.ffg.at/verkehr/projekte.php?id=590&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000095020000}"/>
+    <hyperlink ref="B807" r:id="rId662" display="https://www2.ffg.at/verkehr/projekte.php?id=746&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000096020000}"/>
+    <hyperlink ref="B808" r:id="rId663" display="https://www2.ffg.at/verkehr/projekte.php?id=839&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000097020000}"/>
+    <hyperlink ref="B809" r:id="rId664" display="https://www2.ffg.at/verkehr/projekte.php?id=651&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000098020000}"/>
+    <hyperlink ref="B810" r:id="rId665" display="https://www2.ffg.at/verkehr/projekte.php?id=564&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-000099020000}"/>
+    <hyperlink ref="B811" r:id="rId666" display="https://www2.ffg.at/verkehr/projekte.php?id=832&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009A020000}"/>
+    <hyperlink ref="B812" r:id="rId667" display="https://www2.ffg.at/verkehr/projekte.php?id=1218&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009B020000}"/>
+    <hyperlink ref="B814" r:id="rId668" display="https://www2.ffg.at/verkehr/projekte.php?id=1488&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009C020000}"/>
+    <hyperlink ref="B815" r:id="rId669" display="https://www2.ffg.at/verkehr/projekte.php?id=1165&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009D020000}"/>
+    <hyperlink ref="B816" r:id="rId670" display="https://www2.ffg.at/verkehr/projekte.php?id=1517&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009E020000}"/>
+    <hyperlink ref="B818" r:id="rId671" display="https://www2.ffg.at/verkehr/projekte.php?id=1215&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-00009F020000}"/>
+    <hyperlink ref="B819" r:id="rId672" display="https://www2.ffg.at/verkehr/projekte.php?id=941&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A0020000}"/>
+    <hyperlink ref="B820" r:id="rId673" display="https://www2.ffg.at/verkehr/projekte.php?id=1154&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A1020000}"/>
+    <hyperlink ref="B821" r:id="rId674" display="https://www2.ffg.at/verkehr/projekte.php?id=1304&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A2020000}"/>
+    <hyperlink ref="B822" r:id="rId675" display="https://www2.ffg.at/verkehr/projekte.php?id=678&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A3020000}"/>
+    <hyperlink ref="B823" r:id="rId676" display="https://www2.ffg.at/verkehr/projekte.php?id=963&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A4020000}"/>
+    <hyperlink ref="B824" r:id="rId677" display="https://www2.ffg.at/verkehr/projekte.php?id=1335&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A5020000}"/>
+    <hyperlink ref="B330" r:id="rId678" display="https://www2.ffg.at/verkehr/projekte.php?id=911&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000A6020000}"/>
     <hyperlink ref="B7" r:id="rId679" xr:uid="{00000000-0004-0000-0000-0000A7020000}"/>
-    <hyperlink ref="B42" r:id="rId680" xr:uid="{00000000-0004-0000-0000-0000A8020000}"/>
-[...18 lines deleted...]
-    <hyperlink ref="B264" r:id="rId699" xr:uid="{00000000-0004-0000-0000-0000BB020000}"/>
+    <hyperlink ref="B43" r:id="rId680" xr:uid="{00000000-0004-0000-0000-0000A8020000}"/>
+    <hyperlink ref="B51" r:id="rId681" xr:uid="{00000000-0004-0000-0000-0000A9020000}"/>
+    <hyperlink ref="B61" r:id="rId682" xr:uid="{00000000-0004-0000-0000-0000AA020000}"/>
+    <hyperlink ref="B86" r:id="rId683" xr:uid="{00000000-0004-0000-0000-0000AB020000}"/>
+    <hyperlink ref="B132" r:id="rId684" xr:uid="{00000000-0004-0000-0000-0000AC020000}"/>
+    <hyperlink ref="B161" r:id="rId685" xr:uid="{00000000-0004-0000-0000-0000AD020000}"/>
+    <hyperlink ref="B269" r:id="rId686" xr:uid="{00000000-0004-0000-0000-0000AE020000}"/>
+    <hyperlink ref="B411" r:id="rId687" xr:uid="{00000000-0004-0000-0000-0000AF020000}"/>
+    <hyperlink ref="B553" r:id="rId688" xr:uid="{00000000-0004-0000-0000-0000B0020000}"/>
+    <hyperlink ref="B576" r:id="rId689" xr:uid="{00000000-0004-0000-0000-0000B1020000}"/>
+    <hyperlink ref="B577" r:id="rId690" xr:uid="{00000000-0004-0000-0000-0000B2020000}"/>
+    <hyperlink ref="B604" r:id="rId691" xr:uid="{00000000-0004-0000-0000-0000B3020000}"/>
+    <hyperlink ref="B621" r:id="rId692" xr:uid="{00000000-0004-0000-0000-0000B4020000}"/>
+    <hyperlink ref="B644" r:id="rId693" xr:uid="{00000000-0004-0000-0000-0000B5020000}"/>
+    <hyperlink ref="B679" r:id="rId694" xr:uid="{00000000-0004-0000-0000-0000B6020000}"/>
+    <hyperlink ref="B683" r:id="rId695" xr:uid="{00000000-0004-0000-0000-0000B7020000}"/>
+    <hyperlink ref="B699" r:id="rId696" xr:uid="{00000000-0004-0000-0000-0000B8020000}"/>
+    <hyperlink ref="B813" r:id="rId697" xr:uid="{00000000-0004-0000-0000-0000B9020000}"/>
+    <hyperlink ref="B537" r:id="rId698" xr:uid="{00000000-0004-0000-0000-0000BA020000}"/>
+    <hyperlink ref="B266" r:id="rId699" xr:uid="{00000000-0004-0000-0000-0000BB020000}"/>
     <hyperlink ref="B17" r:id="rId700" xr:uid="{00000000-0004-0000-0000-0000BC020000}"/>
     <hyperlink ref="B19" r:id="rId701" xr:uid="{00000000-0004-0000-0000-0000BD020000}"/>
     <hyperlink ref="B21" r:id="rId702" xr:uid="{00000000-0004-0000-0000-0000BE020000}"/>
-    <hyperlink ref="B32" r:id="rId703" xr:uid="{00000000-0004-0000-0000-0000BF020000}"/>
-[...40 lines deleted...]
-    <hyperlink ref="B791" r:id="rId744" xr:uid="{00000000-0004-0000-0000-0000E8020000}"/>
+    <hyperlink ref="B33" r:id="rId703" xr:uid="{00000000-0004-0000-0000-0000BF020000}"/>
+    <hyperlink ref="B37" r:id="rId704" xr:uid="{00000000-0004-0000-0000-0000C0020000}"/>
+    <hyperlink ref="B47" r:id="rId705" xr:uid="{00000000-0004-0000-0000-0000C1020000}"/>
+    <hyperlink ref="B56" r:id="rId706" xr:uid="{00000000-0004-0000-0000-0000C2020000}"/>
+    <hyperlink ref="B78" r:id="rId707" xr:uid="{00000000-0004-0000-0000-0000C3020000}"/>
+    <hyperlink ref="B134" r:id="rId708" xr:uid="{00000000-0004-0000-0000-0000C4020000}"/>
+    <hyperlink ref="B136" r:id="rId709" xr:uid="{00000000-0004-0000-0000-0000C5020000}"/>
+    <hyperlink ref="B153" r:id="rId710" xr:uid="{00000000-0004-0000-0000-0000C6020000}"/>
+    <hyperlink ref="B154" r:id="rId711" xr:uid="{00000000-0004-0000-0000-0000C7020000}"/>
+    <hyperlink ref="B155" r:id="rId712" xr:uid="{00000000-0004-0000-0000-0000C8020000}"/>
+    <hyperlink ref="B158" r:id="rId713" xr:uid="{00000000-0004-0000-0000-0000C9020000}"/>
+    <hyperlink ref="B203" r:id="rId714" xr:uid="{00000000-0004-0000-0000-0000CA020000}"/>
+    <hyperlink ref="B215" r:id="rId715" xr:uid="{00000000-0004-0000-0000-0000CB020000}"/>
+    <hyperlink ref="B223" r:id="rId716" xr:uid="{00000000-0004-0000-0000-0000CC020000}"/>
+    <hyperlink ref="B256" r:id="rId717" xr:uid="{00000000-0004-0000-0000-0000CD020000}"/>
+    <hyperlink ref="B305" r:id="rId718" xr:uid="{00000000-0004-0000-0000-0000CE020000}"/>
+    <hyperlink ref="B344" r:id="rId719" xr:uid="{00000000-0004-0000-0000-0000CF020000}"/>
+    <hyperlink ref="B351" r:id="rId720" xr:uid="{00000000-0004-0000-0000-0000D0020000}"/>
+    <hyperlink ref="B419" r:id="rId721" xr:uid="{00000000-0004-0000-0000-0000D1020000}"/>
+    <hyperlink ref="B459" r:id="rId722" xr:uid="{00000000-0004-0000-0000-0000D2020000}"/>
+    <hyperlink ref="B472" r:id="rId723" xr:uid="{00000000-0004-0000-0000-0000D3020000}"/>
+    <hyperlink ref="B477" r:id="rId724" xr:uid="{00000000-0004-0000-0000-0000D4020000}"/>
+    <hyperlink ref="B497" r:id="rId725" xr:uid="{00000000-0004-0000-0000-0000D5020000}"/>
+    <hyperlink ref="B515" r:id="rId726" xr:uid="{00000000-0004-0000-0000-0000D6020000}"/>
+    <hyperlink ref="B539" r:id="rId727" xr:uid="{00000000-0004-0000-0000-0000D7020000}"/>
+    <hyperlink ref="B540" r:id="rId728" xr:uid="{00000000-0004-0000-0000-0000D8020000}"/>
+    <hyperlink ref="B548" r:id="rId729" xr:uid="{00000000-0004-0000-0000-0000D9020000}"/>
+    <hyperlink ref="B571" r:id="rId730" xr:uid="{00000000-0004-0000-0000-0000DA020000}"/>
+    <hyperlink ref="B573" r:id="rId731" xr:uid="{00000000-0004-0000-0000-0000DB020000}"/>
+    <hyperlink ref="B578" r:id="rId732" xr:uid="{00000000-0004-0000-0000-0000DC020000}"/>
+    <hyperlink ref="B595" r:id="rId733" xr:uid="{00000000-0004-0000-0000-0000DD020000}"/>
+    <hyperlink ref="B605" r:id="rId734" xr:uid="{00000000-0004-0000-0000-0000DE020000}"/>
+    <hyperlink ref="B607" r:id="rId735" xr:uid="{00000000-0004-0000-0000-0000DF020000}"/>
+    <hyperlink ref="B617" r:id="rId736" xr:uid="{00000000-0004-0000-0000-0000E0020000}"/>
+    <hyperlink ref="B645" r:id="rId737" xr:uid="{00000000-0004-0000-0000-0000E1020000}"/>
+    <hyperlink ref="B674" r:id="rId738" xr:uid="{00000000-0004-0000-0000-0000E2020000}"/>
+    <hyperlink ref="B684" r:id="rId739" xr:uid="{00000000-0004-0000-0000-0000E3020000}"/>
+    <hyperlink ref="B757" r:id="rId740" xr:uid="{00000000-0004-0000-0000-0000E4020000}"/>
+    <hyperlink ref="B775" r:id="rId741" xr:uid="{00000000-0004-0000-0000-0000E5020000}"/>
+    <hyperlink ref="B780" r:id="rId742" xr:uid="{00000000-0004-0000-0000-0000E6020000}"/>
+    <hyperlink ref="B795" r:id="rId743" xr:uid="{00000000-0004-0000-0000-0000E7020000}"/>
+    <hyperlink ref="B796" r:id="rId744" xr:uid="{00000000-0004-0000-0000-0000E8020000}"/>
     <hyperlink ref="B11" r:id="rId745" display="https://www2.ffg.at/verkehr/projekte.php?id=1592&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000E9020000}"/>
-    <hyperlink ref="B37" r:id="rId746" display="https://www2.ffg.at/verkehr/projekte.php?id=1612&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EA020000}"/>
-[...59 lines deleted...]
-    <hyperlink ref="B777" r:id="rId806" xr:uid="{D2C18DB1-DF4B-4F6D-90E7-42442D090C3D}"/>
+    <hyperlink ref="B38" r:id="rId746" display="https://www2.ffg.at/verkehr/projekte.php?id=1612&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EA020000}"/>
+    <hyperlink ref="B54" r:id="rId747" display="https://www2.ffg.at/verkehr/projekte.php?id=1627&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EB020000}"/>
+    <hyperlink ref="B101" r:id="rId748" display="https://www2.ffg.at/verkehr/projekte.php?id=1560&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EC020000}"/>
+    <hyperlink ref="B220" r:id="rId749" display="https://www2.ffg.at/verkehr/projekte.php?id=1341&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000ED020000}"/>
+    <hyperlink ref="B221" r:id="rId750" display="https://www2.ffg.at/verkehr/projekte.php?id=1549&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EE020000}"/>
+    <hyperlink ref="B267" r:id="rId751" display="https://www2.ffg.at/verkehr/projekte.php?id=1626&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000EF020000}"/>
+    <hyperlink ref="B328" r:id="rId752" display="https://www2.ffg.at/verkehr/projekte.php?id=1606&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F0020000}"/>
+    <hyperlink ref="B388" r:id="rId753" display="https://www2.ffg.at/verkehr/projekte.php?id=1613&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F1020000}"/>
+    <hyperlink ref="B394" r:id="rId754" display="https://www2.ffg.at/verkehr/projekte.php?id=1628&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F2020000}"/>
+    <hyperlink ref="B452" r:id="rId755" display="https://www2.ffg.at/verkehr/projekte.php?id=1620&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F3020000}"/>
+    <hyperlink ref="B614" r:id="rId756" display="https://www2.ffg.at/verkehr/projekte.php?id=1622&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F4020000}"/>
+    <hyperlink ref="B636" r:id="rId757" display="https://www2.ffg.at/verkehr/projekte.php?id=1599&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F5020000}"/>
+    <hyperlink ref="B652" r:id="rId758" display="https://www2.ffg.at/verkehr/projekte.php?id=1630&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F6020000}"/>
+    <hyperlink ref="B685" r:id="rId759" display="https://www2.ffg.at/verkehr/projekte.php?id=1629&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F7020000}"/>
+    <hyperlink ref="B693" r:id="rId760" display="https://www2.ffg.at/verkehr/projekte.php?id=1624&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F8020000}"/>
+    <hyperlink ref="B694" r:id="rId761" display="https://www2.ffg.at/verkehr/projekte.php?id=1614&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000F9020000}"/>
+    <hyperlink ref="B106" r:id="rId762" display="https://www2.ffg.at/verkehr/projekte.php?id=1567&amp;lang=de&amp;browse=programm" xr:uid="{00000000-0004-0000-0000-0000FA020000}"/>
+    <hyperlink ref="B44" r:id="rId763" xr:uid="{010B15A4-4022-42C3-A1BE-627ED285B79C}"/>
+    <hyperlink ref="B71" r:id="rId764" xr:uid="{60B692CB-E778-44D6-B2C6-C4EE91E810A9}"/>
+    <hyperlink ref="B95" r:id="rId765" xr:uid="{56EDBE3C-22F4-4824-A71D-6467EC47F8BE}"/>
+    <hyperlink ref="B119" r:id="rId766" xr:uid="{0D13018F-6CA1-4D95-83F3-A451D3CCD1E2}"/>
+    <hyperlink ref="B282" r:id="rId767" xr:uid="{922DACC7-00E8-442E-A492-9C246F4538FE}"/>
+    <hyperlink ref="B321" r:id="rId768" xr:uid="{0954814C-829B-4AD1-93AD-42D5E0E0246A}"/>
+    <hyperlink ref="B347" r:id="rId769" xr:uid="{EE35AE63-F1AC-49B7-9867-198A6D38FE37}"/>
+    <hyperlink ref="B417" r:id="rId770" xr:uid="{B9373621-AD50-4D30-BDD4-34B712C3F690}"/>
+    <hyperlink ref="B422" r:id="rId771" xr:uid="{B6E2D23D-4AF5-40C7-AA35-8120C591AA0F}"/>
+    <hyperlink ref="B514" r:id="rId772" xr:uid="{09F68AA5-93EF-4241-B353-B74BB2654CC7}"/>
+    <hyperlink ref="B522" r:id="rId773" xr:uid="{61A0F512-0C8D-42CD-82EA-95B8C7094DC7}"/>
+    <hyperlink ref="B589" r:id="rId774" xr:uid="{CDE54CDE-6CEE-4539-855E-4569F8714E9D}"/>
+    <hyperlink ref="B591" r:id="rId775" xr:uid="{C44A349E-3A01-41E9-ABBB-4B8B60895103}"/>
+    <hyperlink ref="B653" r:id="rId776" xr:uid="{85C26564-DD08-49F4-A23A-E2B562A3908C}"/>
+    <hyperlink ref="B682" r:id="rId777" xr:uid="{48F8FC04-D552-49F4-B4B1-57CADB1C1DDE}"/>
+    <hyperlink ref="B688" r:id="rId778" xr:uid="{FF9F8D0E-4257-4D9D-AFED-3A5536589B00}"/>
+    <hyperlink ref="B702" r:id="rId779" xr:uid="{3338E1B8-90D9-42B8-AEB5-22DBB1E2CA8C}"/>
+    <hyperlink ref="B727" r:id="rId780" xr:uid="{E8DB9EEF-F9F5-4BF4-B8D4-2C20512238F5}"/>
+    <hyperlink ref="B753" r:id="rId781" xr:uid="{849091C9-7F4E-485F-85ED-109FC1D9BE4A}"/>
+    <hyperlink ref="B792" r:id="rId782" xr:uid="{FDD2BC3F-2E11-4231-A9FB-835EE81E31EC}"/>
+    <hyperlink ref="B817" r:id="rId783" xr:uid="{4362FF4C-7650-4EFD-9A69-737B6E800DD0}"/>
+    <hyperlink ref="B129" r:id="rId784" xr:uid="{ABE031AE-E592-48F5-B68D-8ECF3D9F058E}"/>
+    <hyperlink ref="B145" r:id="rId785" xr:uid="{94D8BBEF-4513-4263-B5EC-8D2746DF15D5}"/>
+    <hyperlink ref="B661" r:id="rId786" xr:uid="{F94EC5DC-FD41-4C11-987F-4EF7A50DCBE5}"/>
+    <hyperlink ref="B387" r:id="rId787" xr:uid="{5925D49A-0EA0-4A29-9126-2917307BB9FC}"/>
+    <hyperlink ref="B629" r:id="rId788" xr:uid="{AF7BDB3F-F777-4F94-93F8-4739A06F4CBC}"/>
+    <hyperlink ref="B25" r:id="rId789" xr:uid="{C599DAF9-B9F7-44E3-A45D-31DDCC1C21A6}"/>
+    <hyperlink ref="B446" r:id="rId790" xr:uid="{18C16DEB-458F-4A0B-8F14-10013D311E3C}"/>
+    <hyperlink ref="B518" r:id="rId791" xr:uid="{F6066EBC-F212-4677-887C-D961EFB8FA3B}"/>
+    <hyperlink ref="B331" r:id="rId792" xr:uid="{F4B19C76-66A8-4DD5-ABC9-83586381445A}"/>
+    <hyperlink ref="B747" r:id="rId793" xr:uid="{A86AC918-3E99-4932-BD14-FBD185DEF1C4}"/>
+    <hyperlink ref="B643" r:id="rId794" xr:uid="{E894588E-370F-4E9A-B40B-8A45A6471EFF}"/>
+    <hyperlink ref="B85" r:id="rId795" xr:uid="{B3E19D13-5D20-44FC-A8F0-F2620B937AD2}"/>
+    <hyperlink ref="B613" r:id="rId796" xr:uid="{D90CCD4C-2A09-4E61-A219-AA4C9B701B44}"/>
+    <hyperlink ref="B719" r:id="rId797" xr:uid="{E55F5AA6-A34E-45B4-8825-6604768E7FAD}"/>
+    <hyperlink ref="B733" r:id="rId798" xr:uid="{0CED696F-AFFB-4E43-B9C8-11CE94B5148A}"/>
+    <hyperlink ref="B304" r:id="rId799" xr:uid="{88E350EB-DD75-45B1-97EC-2FA57943CC46}"/>
+    <hyperlink ref="B579" r:id="rId800" xr:uid="{763883BE-BC94-4913-8279-D4B25B83D996}"/>
+    <hyperlink ref="B762" r:id="rId801" xr:uid="{02C0BE47-55F9-4FD8-B276-14AB2C0DCE85}"/>
+    <hyperlink ref="B206" r:id="rId802" xr:uid="{935D29BB-B0E1-4C27-803C-1258A57C20B8}"/>
+    <hyperlink ref="B218" r:id="rId803" xr:uid="{E007288D-F159-401D-8244-30C61E1836B6}"/>
+    <hyperlink ref="B144" r:id="rId804" xr:uid="{2C84F20B-749D-469A-A323-16C5F1E9C0D1}"/>
+    <hyperlink ref="B647" r:id="rId805" xr:uid="{77F9FC3F-A706-4E8F-AE06-4CDCDBA09E4F}"/>
+    <hyperlink ref="B782" r:id="rId806" xr:uid="{D2C18DB1-DF4B-4F6D-90E7-42442D090C3D}"/>
+    <hyperlink ref="B147" r:id="rId807" xr:uid="{77E3ECA4-C4C4-4CD8-9C8D-41F3C6330761}"/>
+    <hyperlink ref="B378" r:id="rId808" xr:uid="{72C0F880-997B-4FF0-9C47-80AFD2320925}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="89" fitToHeight="0" orientation="landscape" horizontalDpi="4294967293" r:id="rId807"/>
+  <pageSetup paperSize="9" scale="89" fitToHeight="0" orientation="landscape" horizontalDpi="4294967293" r:id="rId809"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
-  <drawing r:id="rId808"/>
+  <drawing r:id="rId810"/>
   <tableParts count="1">
-    <tablePart r:id="rId809"/>
+    <tablePart r:id="rId811"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>